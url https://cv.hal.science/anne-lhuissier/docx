--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -66,6546 +66,8567 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les cantines se mettent à table : commensalité et identité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Comoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae / Educagri éditions. 160 p., 2020, Sciences en partage, 9782759231140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La juste mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 402 p., 2013, Tables des Hommes, 978-2-7535-2225-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation populaire et réforme sociale, les consommations ouvrières dans le second XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae, 284 p., 2007, Natures Sociales, 978-2-7592-0038-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 121 p., 2006, Repères - CIRAD, 2-7071-4845-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alimentation des populations défavorisées en France. Synthèse des travaux dans les domaines économique, sociologique et nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36 p., 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xaq Frohlich &amp;quot;From Label to Table. Regulating Food in America in the Information Age&amp;quot;, Oakland, University of California Press, « California Studies in Food and Culture », 2023, 292 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.225-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meal Synchronization and Commensality in Santiago and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Giacoman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Bórquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Devilat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 159, pp.art. 105065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2020.105065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meal times and synchronization: A cross-metropolitan comparison between Santiago (Chile) and Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041427v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Giacoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Devilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, February 2019, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soscij.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dépenses alimentaires aux niveaux de vie : la contribution de Maurice Halbwachs à la statistique des consommations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67 (1), pp.47-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.171.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement et alimentation - le collectif SOLAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche sur le vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, Octobre 2017, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconfiguration des enquêtes et des normes alimentaires en France : le service nutrition de l’Institut national d’hygiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (2), pp.5-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/sss.2011.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barona Josep L., From Hunger to Malnutrition. The Political Economy of Scientific Knowledge in Europe, 1918-1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudis d'història agrària</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.229-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the RAEStud 30th Anniversary Special Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (1), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S1966960715001010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des causes et des oeuvres : Les lexiques de la bienfaisance à Paris en 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Topalov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1/2015 (8), pp.18-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trémolières, 1913-1976</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 (1), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.114.194324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There Still a French Eating Model? A Taxonomy of Eating Behaviors in Adults Living in the Paris Metropolitan Area in 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0119161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food insecurity, a determinant of obesity? - an analysis from a population-based survey in the paris metropolitan area, 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural and Environmental Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obes Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.120-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000362343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00992188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux ou trois repas par jour? Des rythmes alimentaires sexués en région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Masullo-Benechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural and Environmental Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de la charité se décrivent eux-mêmes. Une étude des répertoires charitables au XIXe et début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudis d'història agrària</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 65, pp.229-232</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (3), pp.28-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anything to declare? Questionnaires and what they tell us a comparison of ‘eating out’ in national food surveys in France and Britain (1940-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Topalov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1/2015 (8), pp.18-44</w:t>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, S10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine L. Turner, How the Other Half Ate. A History of Working-Class Meals at the Turn of the Century, University of California Press, coll. « California Studies in Food and Culture », 2014, 224 p., EAN : 9780520277571[compte-rendu de lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who still eats three meals a day? Findings from a quantitative survey in the Paris area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Masullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obes Facts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000362343⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (In progress), pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2012.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soup kitchen. L'encadrement philanthropique à l'épreuve des budgets ouvriers (Londres, 1875-1906)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 199, pp.78-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stengel Kilien. L’aide alimentaire : colis de vivres et repas philanthropiques. Histoire de la Gigouillette 1934-2009, Paris, L’Harmattan coll. « Historiques, série Travaux », 2012, 140p., [compte-rendu de lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.250-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book review/ Compte-rendu d'ouvrage : Kilien Stengel, L'aide alimentaire - colis de vivres et repas philanthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Food &amp; History, 11.1, http://brepols.metapress.com/content/h17717153727/?sortorder=asc&amp;p_o=10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01119419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bergeaud-Blackler Florence, Bruno Bernard, Comprendre le halal, Liège, Edipro, 2010, 156 p.,[Compte-rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.127-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weight-loss practices among working-class women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.643-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2752/175174412X13414122382926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frugality as a way of life – French rural workers and food during the second half of the nineteenth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Foodways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1), pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07409710.2012.652021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep. L. Barona, The Problem of nutrition. Experimental science, Public Health and Economy in Europe 1914-1945, Bruxelles, P.I.E. Peter lang, 2010, 163 p. [Compte-rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.511-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2752/175174412X13276629246127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine, Les intermittents du bio. Pour une sociologie pragmatique des choix alimentaires émergents, Paris/Versailles, Editions de la MSH/Quae, 2008, 340 p.[Compte-rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (1), pp.295-297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernon James (2007), Hunger. A Modern History, Cambridge, London, Harvard University Press, xii-369p [Compte-rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 113 (10), pp.1318 - 1319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre 3 repas par jour. Une pratique largement répandue parmi les habitants de l’agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIRS Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.4-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oddy Derek J., Atkins Peter J., Amilien Virginie (Eds), The rise of obesity in Europe. A twentieth century food history, Ashgate, Farnham/ Burlington, 2009, xv-246p [Compte-rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.302-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime alimentaire: sens sociaux d'une définition médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.115-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maigrir : de la terminologie aux pratiques [introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.117-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage - L'hécatombe des fous : La famine dans les hôpitaux psychiatriques français sous l'Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90, pp.107-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle von Bueltzingsloewen, L'hécatombe des fous : la famine dans les hôpitaux psychiatriques français sous l'Occupation, Editions Aubier, 2007, 512 p. [Compte rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (1), pp.107-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage - Casseroles, amour et crises, ce que cuisiner veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88, pp.146-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischler, Estelle Masson (dir.), Manger, Français, Européens et Américains face à l’alimentation, Paris, Odile Jacob, 2008, [Compte-rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (4), pp.110-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage - Manger : Français, Européens et Américains face à l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89, pp.110-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaufmann Jean-Claude, Casseroles, amour et crises, ce que cuisiner veut dire, Paris : Armand Colin, 2005, 342 p. ; Cazes-Valette Geneviève (dir.), Faire la cuisine, analyses pluridisciplinaires d’un nouvel espace de modernité, Cahiers de l’OCHA n°11, 2006, 207 p. [Compte-rendu de lectures]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.146-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires sociales et alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 223, pp.40-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation et pauvreté. L'alimentation comme outil de santé et d'insertion en situations de pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.5-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education alimentaire en milieu populaire : des normes en concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106-107, pp.61-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuisiner ensemble : ethnographie de trois ateliers cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Augor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.97-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauvreté, monoparentalité et alimentation : une étude de cas dans le nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (2), pp.104-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1019/200601498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of &amp;quot;Dans les cuisines des ministères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Foodways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (2), pp.115-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07409710600691964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage - Le mangeur hypermoderne, une figure de l'individu électique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80, pp.93-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation comme outil d’insertion des populations défavorisées [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Régnier, L’exotisme culinaire. Essai sur les saveurs de l’Autre, PUF, coll. « Le lien social », 2004, 264 pages [Compte rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106, pp.372-374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ascher, Le mangeur hypermoderne, une figure de l’individu éclectique, Paris, Odile Jacob, 2005, 330 p. [Compte rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80, pp.93-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuisiner ensemble : ethnographie de trois ateliers cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Augor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.97-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obésité et alimentation dans les catégories populaires : une approche du corps féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Regnier-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14-1</w:t>
+              <w:t xml:space="preserve">, 2005, 3/04, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le restaurant sociétaire de Grenoble sous la Seconde République. De l'initiative politique à l'institution réformatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (3), pp.28-66</w:t>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26-27, pp.85-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage - Les marchands d el'aube, ethnographie et théorie du commerce aux Puces de Saint-Ouen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, S10</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68-69, pp.182-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage - Histoire des peurs alimentaires, du Moyen Age à l'aube du XXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 94 (1), pp.127-130</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 66, pp.88-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monotonomie ou diversité de l'alimentation : les effets du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5/02, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...332 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuts and classifications : the use of nomenclatures as a tool for the reform of the meat trade in France, 1850-1880</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Foodways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 20 (1), pp.31-52. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 10 (4), pp.183-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...1960 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thèse dis-neuviémiste : Anne Lhuissier. Réforme sociale et alimentation populaire (1850-1914). Pour une sociologie des pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 26-27, pp.85-110</w:t>
+              <w:t xml:space="preserve">, 2002, 24, pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pause méridienne des actifs : modes et lieux de restauration en temps contraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Yun Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae / Educagri éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">Quand les cantines se mettent à table. Commensalité et identité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-44, 2020, Sciences en partage, 2759231143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme des conduites et formations de diététique après la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Comoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">Quand les cantines se mettent à table. Commensalité et identité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sciences en partage, 978-27-5923-115-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Street corner charity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">Philanthropes en 1900 : Londres, New York, Paris, Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Creaphis, 678 p., 2019, 978-2-35428-137-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les répertoires charitables: la production de la source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Foodways</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02671420v1</w:t>
+              <w:t xml:space="preserve">Philanthropes en 1900 : Londres, New York, Paris, Genève .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Creaphis, plus de 678 p., 2019, Electre 2019, 978-2-35428-137-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enquêtes officielles sur le coût de la vie et l'alimentation ouvrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enquêtes ouvrières dans l'Europe contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5 décembre 2019, Editions la Découverte, 455 p., 2019, 978-2-7071-9984-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des causes et des oeuvres: les lexiques de la charité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Topalov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philanthropes en 1900 : Londres, New York, Paris, Genève .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Creaphis, plus de 678 p., 2019, 978-2-35428-137-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier les coutumes alimentaires françaises, dépister les insuffisances&amp;quot; : le Service des enquêtes nationales sur l'alimentation (1936-1941)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La juste mesure : Une sociologie historique des normes alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 402 p., 2013, Tables des Hommes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Mesure et réforme des pratiques alimentaires : un objet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La juste mesure : Une sociologie historique des normes alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 402 p., 2013, Tables des Hommes, 978-2-7535-2225-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.1 536, 2012, 978-2-13-055875-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.1 536, 2012, 978-2-13-055875-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes sociales [Notice]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nourrir les hommes : un dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Atlande, 2009, Références (Educagri), 978-2-35030-085-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauvreté et alimentation [Notice]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nourrir les hommes : un dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Atlande, 2009, Références (Educagri), 978-2-35030-085-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alimentation comme dimension spécifique de la pauvreté. Approches croisées de la consommation alimentaire des populations défavorisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Momic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les travaux de l'Observatoire national de la pauvreté et de l'exclusion sociale 2005-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documentation française, 2006, 2-11-006113-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alimentation des populations défavorisées en France. Synthèse des travaux dans les domaines économique, sociologique et nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les travaux de l'Observatoire national de la pauvreté et de l'exclusion sociale 2005-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documentation française, 2006, 2-11-006113-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eating out during the workday. Consumption and working habits among urban labourers in France in the second half of the nineteenth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eating out in Europe. Picnics, gourmet dining and snacks since the late eighteenth century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berg Publishers, 2003, 1-85973-658-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif pratique de gestion de la main-d'oeuvre, les cantines industrielles dans le second 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'alimentation au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2001, 2-7475-2370-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batailles de la faim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia La Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ribémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.12520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation économique et sociale dans la fabrique collective de gants grenobloise au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Colonel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Histoire du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHE.S Nanterre, Apr 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur la fabrique collective. Économies domestiques, communautés locales et solidarités ouvrières, 1845-1903</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Colonel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ESOPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Paris, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie familiale des textiles. Explorer les activités liées aux textiles et aux vêtements au sein de l’activité domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Remuneration and Time Use in the Textile Industries in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Manuela Martini, Sep 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement de Maurice Halbwachs à l’égard des budgets ouvriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intellectuel, la mémoire et la ville : Maurice Halbwachs au miroir du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bauhaus, Oct 2021, Weimar, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building a Sociologically Meaningful Classification of Food Products for National Household Budget Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Conference of the European Sociological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits transformés dans les budgets alimentaires des ménages français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieynaba Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées des sociologues et politistes Inra/Irstea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meals synchronization. A cross-cultural comparison of eating times in Santiago (Chile) and Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Giacoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Devilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Spanish Congress of Sociology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Oviedo (Oviedo). ESP., Sep 2018, Gijón, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Jacques Chevalier se fait enquêteur pour Maurice Halbwachs : Cérilly, printemps 1907</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Jacques Chevalier, un philosophe dans le monde (1882-1962)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Nationales. Pierrefitte sur Seine, FRA., Sep 2017, Pierrefitte-sur-Seine, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From consumption work to daily eating: reading the work of Miriam Glucksmann through the lens of the sociology of food and eating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transforming Divisions of Labour: Reflections on the Work of Miriam Glucksmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Essex. GBR., Oct 2017, Colchester, United Kingdom. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer les consommations en 1907 : l’enquête de Maurice Halbwachs « pour le compte d’un économiste anglais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes sur l’argent et la consommation au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Etudes Politiques de Paris (Sciences Po Paris) (IEP Paris). FRA., Mar 2017, Paris, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au temps retrouvé: la célébration contemporaine des repas familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Cómo comemos juntos? Reflexiones sobre la dimensión social de la alimentación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontificia Universidad Catolica de Chile. CHL., Oct 2017, Santiago, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie familiale des textiles. Textile, habillement et productivité du travail dans les monographies de familles des Ouvriers des deux mondes, 1857-1928</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail des femmes, rémunérations et budgets familiaux dans le textile pendant la première industrialisation en France et dans l’Europe méditerranéenne. »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière (Lyon 2) (UL2). Lyon, FRA., Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur l’alimentation : des monographies des Ouvriers européens aux enquêtes d’ethnocomptabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire MIAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Paris, FRA., Nov 2017, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le repas en collectivité: vecteur de transmission du modèle alimentaire français?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique 2015 de la Fondation Nestlé France : Comprendre les comportements alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation d'Entreprise Nestlé France. FRA., Mar 2015, Paris, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I’ve tried them all”. Weight-Loss Practices among Working-class Women in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontificia Universidad Catolica de Chile. Santiago, CHL., Oct 2015, Santiago, Chile. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Square Meals a Day : An enduring norm in France. Findings from the SIRS Cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. BSA Food Study Group Conference: Food &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Sociological Association (BSA). Durham, GBR., Jul 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and territorial disparities in the knowledge and practices of the French national guideline “fruits and vegetables: at least 5 every day” in Paris metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahinda Gamini Siriwardana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA World Congress of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Epidemiological Association (IEA). USA., Aug 2011, Edinburgh, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jech.2011.142976d.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight-loss practices among working-class women in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. BSA Food Study Group Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Sociological Association (BSA). GBR., Jul 2010, Londres, United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de régime en milieu populaire : quelles modalités d’appropriation des informations diététiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque de l'IEHCA : Information et pratiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA). FRA., Mar 2008, Tours, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisiner ou faire à manger ? Les repas quotidiens en milieu défavorisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Institut National de La Santé Et de La Recherche Médicale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Obésité Sévère de L'Enfant Et de L'Adulte En Nord/pas-De-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Obésité, précarité : de la théorie à la pratique de terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Lille, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experiment of food education in France: family, diet and health, from discourses to acts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Cheese. Contemporary History of European Economic And Social Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-japonais :Évolution des pratiques alimentaires dans les sociétés développées : faits et facteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Tokyo, Japan. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et alimentation dans les catégories populaires : une approche du corps féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Regnier-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du département SAE2 : La consommation alimentaire : de l'emprise des goûts à l'appréhension des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6615,2649 +8636,554 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre Maurice Halbwachs (USC 1429)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du Département SAE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nimes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating away from home. A research project on the specificity of French habits compared with other European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eating: comparative perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Helsinki, Finland. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles modalités d’appropriation des recommandations nutritionnelles ? Retour sur une expérience de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées INPES de la prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Paris, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet, weight-loss and the lower class: what determines the reception of dietary information?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSA Food study group conference : Food, society and public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Londres, United Kingdom. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819498v1</w:t>
-              </w:r>
-[...2093 lines deleted...]
-                <w:t xml:space="preserve">hal-02829195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Bénédicte Bonzi, La France qui a faim. Le don à l’épreuve des violences alimentaires, Paris, Seuil (coll. « Anthropocène »), 2023, 448 p, Blog Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/ugf4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Bastien Stisi, Le ventre creux : Le lundi soir aux Restos du Coeur, Paris, Alisio, 2022, 318p., Blog SOLAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/ugec⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/ugf4⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04671799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mouvement social, «L’alimentation au travail depuis le milieu du XIXe siècle»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9267,714 +9193,714 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Déborah Myaux (dir.), Aide alimentaire. Les protections sociales en jeu, Louvain-la-Neuve, Éditions Academia, 2019, 236 p, Blog Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11oy1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restaurants solidaires du CASVP. Journal d’enquête mai 2021-avril 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Bakhareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolau Pessanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 231 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/11oy1⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03945996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Irene Glasser, More Than Bread: Ethnography of a Soup Kitchen, Tuscaloosa, Alabama, University of Alabama Press, 1988, 194p., Blog Solal, 16 décembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pause méridienne des actifs: modes et lieux de restauration en temps contraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Yun Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger dehors : représentations et pratiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bilbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Oemichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Palain Sainte-Agathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux ou trois repas par jour ? Des rythmes alimentaires sexués en région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolau Pessanha</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, 231 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2014, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.166380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre 3 repas par jour. Une pratique largement répandue parmi les habitants de l’agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...312 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...118 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9984,529 +9910,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêtes nutritionnelles et reconfiguration des normes alimentaires en France au cours de la seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêtes nutritionnelles et reconfiguration des normes alimentaires en France au cours de la seconde guerre mondiale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Weight-loss practices among working-class women in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795760v1</w:t>
+                <w:t xml:space="preserve">hal-02815908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight-loss practices among working-class women in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Faire régime&amp;quot; : approches différenciées d'une pratique corporelle en milieu populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2010</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815908v1</w:t>
+                <w:t xml:space="preserve">hal-02817120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire régime&amp;quot; : approches différenciées d'une pratique corporelle en milieu populaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Education nutritionnelle en milieu populaire : significations et pratiques du régime alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817120v1</w:t>
+                <w:t xml:space="preserve">hal-02833482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education nutritionnelle en milieu populaire : significations et pratiques du régime alimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Key findings on food habits, food provisioning and attention paid to food. Survey on people over 60 years old in free living situation in France and in Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Corela. Laboratoire de Recherche Sur La Consommationivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Universitat de Barcelona,grup d'Estudis Alimentaris,barcelona (esp)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833482v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">hal-02832158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on food habits, food provisioning and attention paid to food by people over 60 years old in free-living situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Contreras</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">. Corela. Laboratoire de Recherche Sur La Consommationivry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10516,445 +10442,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie dans le département SAE2. Périmètre et questions de recherche 2003-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+                <w:t xml:space="preserve">David Demortain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Demortain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Fortané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] 2016, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...22 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet d’intégration des sociologues INRA (ALISS-Solal) au CMH - Note préparatoire à la réunion prévue entre les représentants des tutelles CNRS – ENS- EHESS et le chef du département SAE2 de l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2016, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALISIRS. Les inégalités sociales et teritoriales des pratiques alimentaires, de l'obésité et de l'insécurité alimentaire dans l'agglomération parisienne en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Interne] 2016, pp.51</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête pratiques culinaires en Ile de France - Documents d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] 2016, pp.13</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2011, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10964,100 +10890,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme sociale et alimentation populaire (1850-1914). Pour une sociologie des pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole des Hautes Etudes en Sciences Sociales, 2002. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02829142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11067,105 +10993,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions du repas : pratiques, réforme , connaissance (fin XIXème - fin XXème siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Evry Val d'Essonne, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03029754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11312,51 +11238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=anne Lhuissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giacoman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#243;rquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Devilat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.105065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Leal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soscij.2019.02.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.171.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2011.0201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.194324" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119161" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715001010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Topalov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo-Benechet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Katz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Matter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.12.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW1GK2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2752/175174412X13276629246127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2012.652021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2752/175174412X13414122382926" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Augor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/200601498" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710600691964" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201130v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier-Chauvel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caranton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colonel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cottereau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba Ba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Devilat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ayala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604711v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787995v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797254v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahinda Gamini Siriwardana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2011.142976d.60" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815147v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National de La Sant&#233; Et de La Recherche M&#233;dicale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ob&#233;sit&#233; S&#233;v&#232;re de L'Enfant Et de L'Adulte En Nord/pas-De-Calais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cheese. Contemporary History of European Economic And Social Experiences" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809967v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811952v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781357v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12520" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Comoretto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804132v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3211" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815157v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822114v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrobiosciences.org/article.php3?id_article=1923" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1613/9782759231157/quand-les-cantines-se-mettent-a-table" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yun Cheng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375183v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405810v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804322v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811213v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andrieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Momic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813873v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671798v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ugf4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671799v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ugec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786673v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671797v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11oy1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945996v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Bakhareva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ghio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gutleben" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Pessanha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787300v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735839v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Zaoui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bilbaut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oemichen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Palain Sainte-Agathe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04492471v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.166380" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04492523v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795760v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815908v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Corela. Laboratoire de Recherche Sur La Consommationivry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universitat de Barcelona,grup d'Estudis Alimentaris,barcelona (esp)" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829513v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797447v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794268v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810623v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809438v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03029754v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Comoretto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrobiosciences.org/article.php3?id_article=1923" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=anne Lhuissier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041427v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giacoman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#243;rquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Devilat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.105065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Leal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soscij.2019.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.171.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2011.0201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715001010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Topalov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.194324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo-Benechet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Katz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Matter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629587v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.12.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW1GK2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2752/175174412X13414122382926" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2012.652021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2752/175174412X13276629246127" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667221v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Augor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654563v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/200601498" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710600691964" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier-Chauvel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yun Cheng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1613/9782759231157/quand-les-cantines-se-mettent-a-table" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405810v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andrieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Momic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12520" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caranton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colonel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cottereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947603v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba Ba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Devilat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ayala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604711v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056882v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahinda Gamini Siriwardana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2011.142976d.60" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National de La Sant&#233; Et de La Recherche M&#233;dicale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ob&#233;sit&#233; S&#233;v&#232;re de L'Enfant Et de L'Adulte En Nord/pas-De-Calais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cheese. Contemporary History of European Economic And Social Experiences" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634282v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ugf4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671799v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ugec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11oy1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Bakhareva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ghio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gutleben" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Pessanha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685998v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Zaoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bilbaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oemichen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Palain Sainte-Agathe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04492471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.166380" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04492523v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815908v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833482v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832158v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Corela. Laboratoire de Recherche Sur La Consommationivry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universitat de Barcelona,grup d'Estudis Alimentaris,barcelona (esp)" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797447v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794268v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809438v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03029754v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>