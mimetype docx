--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -66,500 +66,627 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ernest de Toytot, Le Gantier de Grenoble (1887). Enquêtes sur la fabrique collective au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Colonel-Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.253, 2025, Archives du travail, 978-2-406-18762-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18764-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les cantines se mettent à table : commensalité et identité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Comoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae / Educagri éditions. 160 p., 2020, Sciences en partage, 9782759231140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La juste mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 402 p., 2013, Tables des Hommes, 978-2-7535-2225-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation populaire et réforme sociale, les consommations ouvrières dans le second XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 284 p., 2007, Natures Sociales, 978-2-7592-0038-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 121 p., 2006, Repères - CIRAD, 2-7071-4845-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alimentation des populations défavorisées en France. Synthèse des travaux dans les domaines économique, sociologique et nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faustine Régnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, 121 p., 2006, Repères - CIRAD, 2-7071-4845-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -569,5949 +696,6074 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xaq Frohlich &amp;quot;From Label to Table. Regulating Food in America in the Information Age&amp;quot;, Oakland, University of California Press, « California Studies in Food and Culture », 2023, 292 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.225-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meal Synchronization and Commensality in Santiago and Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Giacoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Bórquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Devilat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 159, pp.art. 105065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2020.105065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meal times and synchronization: A cross-metropolitan comparison between Santiago (Chile) and Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Giacoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Devilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, February 2019, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soscij.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dépenses alimentaires aux niveaux de vie : la contribution de Maurice Halbwachs à la statistique des consommations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67 (1), pp.47-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.171.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement et alimentation - le collectif SOLAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche sur le vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, Octobre 2017, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconfiguration des enquêtes et des normes alimentaires en France : le service nutrition de l’Institut national d’hygiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (2), pp.5-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/sss.2011.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the RAEStud 30th Anniversary Special Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (1), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S1966960715001010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barona Josep L., From Hunger to Malnutrition. The Political Economy of Scientific Knowledge in Europe, 1918-1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudis d'història agrària</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65, pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des causes et des oeuvres : Les lexiques de la bienfaisance à Paris en 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Topalov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1/2015 (8), pp.18-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trémolières, 1913-1976</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 (1), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.114.194324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There Still a French Eating Model? A Taxonomy of Eating Behaviors in Adults Living in the Paris Metropolitan Area in 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0119161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food insecurity, a determinant of obesity? - an analysis from a population-based survey in the paris metropolitan area, 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obes Facts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (2), pp.120-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000362343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00992188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux ou trois repas par jour? Des rythmes alimentaires sexués en région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Masullo-Benechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes de la charité se décrivent eux-mêmes. Une étude des répertoires charitables au XIXe et début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Matter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (3), pp.28-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anything to declare? Questionnaires and what they tell us a comparison of ‘eating out’ in national food surveys in France and Britain (1940-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, S10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine L. Turner, How the Other Half Ate. A History of Working-Class Meals at the Turn of the Century, University of California Press, coll. « California Studies in Food and Culture », 2014, 224 p., EAN : 9780520277571[compte-rendu de lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who still eats three meals a day? Findings from a quantitative survey in the Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Masullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (In progress), pp.59-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2012.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soup kitchen. L'encadrement philanthropique à l'épreuve des budgets ouvriers (Londres, 1875-1906)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 199, pp.78-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stengel Kilien. L’aide alimentaire : colis de vivres et repas philanthropiques. Histoire de la Gigouillette 1934-2009, Paris, L’Harmattan coll. « Historiques, série Travaux », 2012, 140p., [compte-rendu de lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (1), pp.250-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review/ Compte-rendu d'ouvrage : Kilien Stengel, L'aide alimentaire - colis de vivres et repas philanthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Food &amp; History, 11.1, http://brepols.metapress.com/content/h17717153727/?sortorder=asc&amp;p_o=10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01119419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bergeaud-Blackler Florence, Bruno Bernard, Comprendre le halal, Liège, Edipro, 2010, 156 p.,[Compte-rendu]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (1), pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight-loss practices among working-class women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food, Culture and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (4), pp.643-664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2752/175174412X13414122382926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frugality as a way of life – French rural workers and food during the second half of the nineteenth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Foodways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (1), pp.31-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07409710.2012.652021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep. L. Barona, The Problem of nutrition. Experimental science, Public Health and Economy in Europe 1914-1945, Bruxelles, P.I.E. Peter lang, 2010, 163 p. [Compte-rendu d'ouvrage]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food, Culture and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (3), pp.511-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2752/175174412X13276629246127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine, Les intermittents du bio. Pour une sociologie pragmatique des choix alimentaires émergents, Paris/Versailles, Editions de la MSH/Quae, 2008, 340 p.[Compte-rendu d'ouvrage]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66 (1), pp.295-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernon James (2007), Hunger. A Modern History, Cambridge, London, Harvard University Press, xii-369p [Compte-rendu d'ouvrage]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Food Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 113 (10), pp.1318 - 1319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre 3 repas par jour. Une pratique largement répandue parmi les habitants de l’agglomération parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIRS Infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11, pp.4-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oddy Derek J., Atkins Peter J., Amilien Virginie (Eds), The rise of obesity in Europe. A twentieth century food history, Ashgate, Farnham/ Burlington, 2009, xv-246p [Compte-rendu d'ouvrage]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (1), pp.302-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime alimentaire: sens sociaux d'une définition médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (2), pp.115-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maigrir : de la terminologie aux pratiques [introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (2), pp.117-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage - L'hécatombe des fous : La famine dans les hôpitaux psychiatriques français sous l'Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 90, pp.107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle von Bueltzingsloewen, L'hécatombe des fous : la famine dans les hôpitaux psychiatriques français sous l'Occupation, Editions Aubier, 2007, 512 p. [Compte rendu d'ouvrage]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 90 (1), pp.107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage - Casseroles, amour et crises, ce que cuisiner veut dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 88, pp.146-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage - Manger : Français, Européens et Américains face à l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 89 (4), pp.110-115</w:t>
+              <w:t xml:space="preserve">, 2008, 89, pp.110-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischler, Estelle Masson (dir.), Manger, Français, Européens et Américains face à l’alimentation, Paris, Odile Jacob, 2008, [Compte-rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 89, pp.110-115</w:t>
+              <w:t xml:space="preserve">, 2008, 89 (4), pp.110-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaufmann Jean-Claude, Casseroles, amour et crises, ce que cuisiner veut dire, Paris : Armand Colin, 2005, 342 p. ; Cazes-Valette Geneviève (dir.), Faire la cuisine, analyses pluridisciplinaires d’un nouvel espace de modernité, Cahiers de l’OCHA n°11, 2006, 207 p. [Compte-rendu de lectures]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.146-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires sociales et alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 223, pp.40-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et pauvreté. L'alimentation comme outil de santé et d'insertion en situations de pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 79, pp.5-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education alimentaire en milieu populaire : des normes en concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 106-107, pp.61-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisiner ensemble : ethnographie de trois ateliers cuisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Augor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 79, pp.97-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauvreté, monoparentalité et alimentation : une étude de cas dans le nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (2), pp.104-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1019/200601498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage - Le mangeur hypermoderne, une figure de l'individu électique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80, pp.93-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of &amp;quot;Dans les cuisines des ministères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Foodways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (2), pp.115-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07409710600691964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation comme outil d’insertion des populations défavorisées [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Régnier, L’exotisme culinaire. Essai sur les saveurs de l’Autre, PUF, coll. « Le lien social », 2004, 264 pages [Compte rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106, pp.372-374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ascher, Le mangeur hypermoderne, une figure de l’individu éclectique, Paris, Odile Jacob, 2005, 330 p. [Compte rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80, pp.93-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuisiner ensemble : ethnographie de trois ateliers cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Augor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 80, pp.93-96</w:t>
+              <w:t xml:space="preserve">, 2006, 79, pp.97-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obésité et alimentation dans les catégories populaires : une approche du corps féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Regnier-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 79, pp.5-8</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3/04, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le restaurant sociétaire de Grenoble sous la Seconde République. De l'initiative politique à l'institution réformatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 106, pp.372-374</w:t>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26-27, pp.85-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage - Les marchands d el'aube, ethnographie et théorie du commerce aux Puces de Saint-Ouen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 79, pp.97-114</w:t>
+              <w:t xml:space="preserve">, 2003, 68-69, pp.182-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage - Histoire des peurs alimentaires, du Moyen Age à l'aube du XXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Faustine Regnier-Chauvel</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 66, pp.88-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monotonomie ou diversité de l'alimentation : les effets du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 3/04, pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2003, 5/02, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuts and classifications : the use of nomenclatures as a tool for the reform of the meat trade in France, 1850-1880</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Foodways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (4), pp.183-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thèse dis-neuviémiste : Anne Lhuissier. Réforme sociale et alimentation populaire (1850-1914). Pour une sociologie des pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 26-27, pp.85-110</w:t>
+              <w:t xml:space="preserve">, 2002, 24, pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...370 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women's Work in the Fabrique Collective. The Case of Gloveresses in the Grenoble Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Colonel-Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martini, Manuela. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in Textiles. Remuneration, Labour Relations, and Gender in Europe during Industrialization (Eighteenth to Early Twentieth Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Brepols Publishers, pp.105-122, 2026, Women of the Past. Testimonies from Archaelogy and History, 978-2-503-61987-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pause méridienne des actifs : modes et lieux de restauration en temps contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu-Yun Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae / Educagri éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les cantines se mettent à table. Commensalité et identité sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-44, 2020, Sciences en partage, 2759231143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme des conduites et formations de diététique après la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Comoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les cantines se mettent à table. Commensalité et identité sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sciences en partage, 978-27-5923-115-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street corner charity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philanthropes en 1900 : Londres, New York, Paris, Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Creaphis, 678 p., 2019, 978-2-35428-137-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les répertoires charitables: la production de la source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Matter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philanthropes en 1900 : Londres, New York, Paris, Genève .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Creaphis, plus de 678 p., 2019, Electre 2019, 978-2-35428-137-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enquêtes officielles sur le coût de la vie et l'alimentation ouvrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enquêtes ouvrières dans l'Europe contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5 décembre 2019, Editions la Découverte, 455 p., 2019, 978-2-7071-9984-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des causes et des oeuvres: les lexiques de la charité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Topalov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philanthropes en 1900 : Londres, New York, Paris, Genève .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Creaphis, plus de 678 p., 2019, 978-2-35428-137-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier les coutumes alimentaires françaises, dépister les insuffisances&amp;quot; : le Service des enquêtes nationales sur l'alimentation (1936-1941)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La juste mesure : Une sociologie historique des normes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 402 p., 2013, Tables des Hommes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Mesure et réforme des pratiques alimentaires : un objet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La juste mesure : Une sociologie historique des normes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 402 p., 2013, Tables des Hommes, 978-2-7535-2225-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.1 536, 2012, 978-2-13-055875-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.1 536, 2012, 978-2-13-055875-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes sociales [Notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nourrir les hommes : un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Atlande, 2009, Références (Educagri), 978-2-35030-085-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauvreté et alimentation [Notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nourrir les hommes : un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Atlande, 2009, Références (Educagri), 978-2-35030-085-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation comme dimension spécifique de la pauvreté. Approches croisées de la consommation alimentaire des populations défavorisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Momic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les travaux de l'Observatoire national de la pauvreté et de l'exclusion sociale 2005-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Documentation française, 2006, 2-11-006113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation des populations défavorisées en France. Synthèse des travaux dans les domaines économique, sociologique et nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les travaux de l'Observatoire national de la pauvreté et de l'exclusion sociale 2005-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Documentation française, 2006, 2-11-006113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating out during the workday. Consumption and working habits among urban labourers in France in the second half of the nineteenth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eating out in Europe. Picnics, gourmet dining and snacks since the late eighteenth century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berg Publishers, 2003, 1-85973-658-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif pratique de gestion de la main-d'oeuvre, les cantines industrielles dans le second 19e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2001, 2-7475-2370-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6521,146 +6773,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batailles de la faim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia La Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ribémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6670,1963 +6922,1963 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation économique et sociale dans la fabrique collective de gants grenobloise au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Colonel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Histoire du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHE.S Nanterre, Apr 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur la fabrique collective. Économies domestiques, communautés locales et solidarités ouvrières, 1845-1903</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Colonel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ESOPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Paris, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie familiale des textiles. Explorer les activités liées aux textiles et aux vêtements au sein de l’activité domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Remuneration and Time Use in the Textile Industries in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Manuela Martini, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement de Maurice Halbwachs à l’égard des budgets ouvriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intellectuel, la mémoire et la ville : Maurice Halbwachs au miroir du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bauhaus, Oct 2021, Weimar, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Sociologically Meaningful Classification of Food Products for National Household Budget Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Conference of the European Sociological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits transformés dans les budgets alimentaires des ménages français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieynaba Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées des sociologues et politistes Inra/Irstea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meals synchronization. A cross-cultural comparison of eating times in Santiago (Chile) and Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Giacoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Devilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Spanish Congress of Sociology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Oviedo (Oviedo). ESP., Sep 2018, Gijón, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Jacques Chevalier se fait enquêteur pour Maurice Halbwachs : Cérilly, printemps 1907</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Jacques Chevalier, un philosophe dans le monde (1882-1962)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Nationales. Pierrefitte sur Seine, FRA., Sep 2017, Pierrefitte-sur-Seine, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au temps retrouvé: la célébration contemporaine des repas familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Cómo comemos juntos? Reflexiones sobre la dimensión social de la alimentación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pontificia Universidad Catolica de Chile. CHL., Oct 2017, Santiago, Chili</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie familiale des textiles. Textile, habillement et productivité du travail dans les monographies de familles des Ouvriers des deux mondes, 1857-1928</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail des femmes, rémunérations et budgets familiaux dans le textile pendant la première industrialisation en France et dans l’Europe méditerranéenne. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière (Lyon 2) (UL2). Lyon, FRA., Mar 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From consumption work to daily eating: reading the work of Miriam Glucksmann through the lens of the sociology of food and eating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transforming Divisions of Labour: Reflections on the Work of Miriam Glucksmann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Essex. GBR., Oct 2017, Colchester, United Kingdom. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les consommations en 1907 : l’enquête de Maurice Halbwachs « pour le compte d’un économiste anglais »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêtes sur l’argent et la consommation au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Etudes Politiques de Paris (Sciences Po Paris) (IEP Paris). FRA., Mar 2017, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur l’alimentation : des monographies des Ouvriers européens aux enquêtes d’ethnocomptabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire MIAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Paris, FRA., Nov 2017, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le repas en collectivité: vecteur de transmission du modèle alimentaire français?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique 2015 de la Fondation Nestlé France : Comprendre les comportements alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation d'Entreprise Nestlé France. FRA., Mar 2015, Paris, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I’ve tried them all”. Weight-Loss Practices among Working-class Women in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontificia Universidad Catolica de Chile. Santiago, CHL., Oct 2015, Santiago, Chile. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Square Meals a Day : An enduring norm in France. Findings from the SIRS Cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. BSA Food Study Group Conference: Food &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Sociological Association (BSA). Durham, GBR., Jul 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and territorial disparities in the knowledge and practices of the French national guideline “fruits and vegetables: at least 5 every day” in Paris metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahinda Gamini Siriwardana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA World Congress of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Epidemiological Association (IEA). USA., Aug 2011, Edinburgh, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jech.2011.142976d.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight-loss practices among working-class women in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. BSA Food Study Group Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Sociological Association (BSA). GBR., Jul 2010, Londres, United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de régime en milieu populaire : quelles modalités d’appropriation des informations diététiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque de l'IEHCA : Information et pratiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA). FRA., Mar 2008, Tours, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisiner ou faire à manger ? Les repas quotidiens en milieu défavorisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Institut National de La Santé Et de La Recherche Médicale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Obésité Sévère de L'Enfant Et de L'Adulte En Nord/pas-De-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Obésité, précarité : de la théorie à la pratique de terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Lille, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experiment of food education in France: family, diet and health, from discourses to acts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Cheese. Contemporary History of European Economic And Social Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-japonais :Évolution des pratiques alimentaires dans les sociétés développées : faits et facteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Tokyo, Japan. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et alimentation dans les catégories populaires : une approche du corps féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Regnier-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du département SAE2 : La consommation alimentaire : de l'emprise des goûts à l'appréhension des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8636,318 +8888,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre Maurice Halbwachs (USC 1429)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du Département SAE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nimes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating away from home. A research project on the specificity of French habits compared with other European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eating: comparative perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Helsinki, Finland. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles modalités d’appropriation des recommandations nutritionnelles ? Retour sur une expérience de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées INPES de la prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Paris, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet, weight-loss and the lower class: what determines the reception of dietary information?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSA Food study group conference : Food, society and public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Londres, United Kingdom. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8957,233 +9209,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage de Bénédicte Bonzi, La France qui a faim. Le don à l’épreuve des violences alimentaires, Paris, Seuil (coll. « Anthropocène »), 2023, 448 p, Blog Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/ugf4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Bastien Stisi, Le ventre creux : Le lundi soir aux Restos du Coeur, Paris, Alisio, 2022, 318p., Blog SOLAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/ugec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mouvement social, «L’alimentation au travail depuis le milieu du XIXe siècle»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9193,714 +9445,714 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage de Déborah Myaux (dir.), Aide alimentaire. Les protections sociales en jeu, Louvain-la-Neuve, Éditions Academia, 2019, 236 p, Blog Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/11oy1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restaurants solidaires du CASVP. Journal d’enquête mai 2021-avril 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Bakhareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gutleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolau Pessanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 231 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolau Pessanha</w:t>
+                <w:t xml:space="preserve">hal-03945996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Irene Glasser, More Than Bread: Ethnography of a Soup Kitchen, Tuscaloosa, Alabama, University of Alabama Press, 1988, 194p., Blog Solal, 16 décembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pause méridienne des actifs: modes et lieux de restauration en temps contraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Yun Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger dehors : représentations et pratiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bilbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Oemichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Palain Sainte-Agathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, 231 p</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux ou trois repas par jour ? Des rythmes alimentaires sexués en région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.166380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre 3 repas par jour. Une pratique largement répandue parmi les habitants de l’agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...345 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9910,529 +10162,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes nutritionnelles et reconfiguration des normes alimentaires en France au cours de la seconde guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight-loss practices among working-class women in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire régime&amp;quot; : approches différenciées d'une pratique corporelle en milieu populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education nutritionnelle en milieu populaire : significations et pratiques du régime alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key findings on food habits, food provisioning and attention paid to food. Survey on people over 60 years old in free living situation in France and in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Corela. Laboratoire de Recherche Sur La Consommationivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Universitat de Barcelona,grup d'Estudis Alimentaris,barcelona (esp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on food habits, food provisioning and attention paid to food by people over 60 years old in free-living situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Corela. Laboratoire de Recherche Sur La Consommationivry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10442,445 +10694,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie dans le département SAE2. Périmètre et questions de recherche 2003-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demortain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2016, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d’intégration des sociologues INRA (ALISS-Solal) au CMH - Note préparatoire à la réunion prévue entre les représentants des tutelles CNRS – ENS- EHESS et le chef du département SAE2 de l’INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2016, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALISIRS. Les inégalités sociales et teritoriales des pratiques alimentaires, de l'obésité et de l'insécurité alimentaire dans l'agglomération parisienne en 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête pratiques culinaires en Ile de France - Documents d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2011, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10890,100 +11142,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme sociale et alimentation populaire (1850-1914). Pour une sociologie des pratiques alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole des Hautes Etudes en Sciences Sociales, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02829142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10993,105 +11245,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions du repas : pratiques, réforme , connaissance (fin XIXème - fin XXème siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Evry Val d'Essonne, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03029754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId228"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11238,51 +11490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Comoretto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrobiosciences.org/article.php3?id_article=1923" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=anne Lhuissier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041427v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giacoman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#243;rquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Devilat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.105065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Leal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soscij.2019.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.171.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2011.0201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715001010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Topalov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.194324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo-Benechet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Katz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Matter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629587v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.12.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW1GK2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2752/175174412X13414122382926" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2012.652021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2752/175174412X13276629246127" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667221v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Augor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654563v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/200601498" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710600691964" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier-Chauvel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yun Cheng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1613/9782759231157/quand-les-cantines-se-mettent-a-table" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405810v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andrieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Momic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12520" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caranton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colonel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cottereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947603v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba Ba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Devilat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ayala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604711v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056882v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahinda Gamini Siriwardana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2011.142976d.60" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National de La Sant&#233; Et de La Recherche M&#233;dicale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ob&#233;sit&#233; S&#233;v&#232;re de L'Enfant Et de L'Adulte En Nord/pas-De-Calais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cheese. Contemporary History of European Economic And Social Experiences" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634282v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ugf4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671799v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ugec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11oy1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Bakhareva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ghio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gutleben" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Pessanha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685998v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Zaoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bilbaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oemichen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Palain Sainte-Agathe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04492471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.166380" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04492523v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815908v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833482v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832158v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Corela. Laboratoire de Recherche Sur La Consommationivry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universitat de Barcelona,grup d'Estudis Alimentaris,barcelona (esp)" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797447v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794268v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809438v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03029754v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caranton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colonel-Coquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=anne Lhuissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18764-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Comoretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrobiosciences.org/article.php3?id_article=1923" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giacoman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#243;rquez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Devilat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.105065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Leal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soscij.2019.02.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.171.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2011.0201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715001010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Topalov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.194324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00992188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362343" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo-Benechet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Katz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Matter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Masullo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.12.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW1GK2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2752/175174412X13414122382926" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2012.652021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2752/175174412X13276629246127" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Augor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/200601498" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710600691964" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier-Chauvel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672587v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671420v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yun Cheng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1613/9782759231157/quand-les-cantines-se-mettent-a-table" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824573v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andrieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Momic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12520" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colonel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319681v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cottereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba Ba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Devilat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ayala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788470v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797254v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056882v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grillo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahinda Gamini Siriwardana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2011.142976d.60" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National de La Sant&#233; Et de La Recherche M&#233;dicale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ob&#233;sit&#233; S&#233;v&#232;re de L'Enfant Et de L'Adulte En Nord/pas-De-Calais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cheese. Contemporary History of European Economic And Social Experiences" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830611v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671798v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ugf4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ugec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11oy1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Bakhareva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ghio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gutleben" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolau Pessanha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685998v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787300v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735839v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Zaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bilbaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oemichen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Palain Sainte-Agathe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04492471v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.166380" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04492523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833482v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832158v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Corela. Laboratoire de Recherche Sur La Consommationivry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universitat de Barcelona,grup d'Estudis Alimentaris,barcelona (esp)" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797447v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794268v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809438v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guinet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829142v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03029754v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>