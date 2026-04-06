--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Lise Blanc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en littérature française des XXe et  XXIe siècles au Département de Lettres de l'Université de Perpignan/Laboratoire CRESEM, axe Poétique & Perception</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-lise-blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-8619-8501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098454013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Lise Blanc, ancienne élève de l'ENS (Fontenay-Saint-Cloud) et agrégée de Lettres Modernes est Maîtresse de Conférences en littérature française.Après avoir enseigné à l'Université de Toulouse II-le Mirail (de 1992 à 2008), elle a obtenu une mutation à l'Université de Perpignan </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via-Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> où elle est actuellement en poste.Elle est spécialiste de littérature française des XXe et  XXIe siècles. Sa thèse et une partie de ses publication portent sur l’œuvre de Claude Simon. Sensible aux rapports entre perception et poétique, elle s’intéresse plus largement à la littérature narrative contemporaine sous cet angle et elle étudie en particulier les formes, les effets et les enjeux de l’instabilité.Elle vient de publier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fêlure silencieuse : poétique de l’incertain dans l’œuvre de Gisèle Fournier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coll. « Bibliothèque des Lettres Modernes », Classiques Garnier).Elle est Habilitée à diriger des recherches depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliations actuellesComme enseignante, elle est affiliée au département de lettres et Fle de l'UPVD, comme chercheure, elle est affiliée au  Laboratoire CRESEM, axe Poétique & Perception (UPVD). Elle est également membre associé au laboratoire PLH, équipe ELH (UTJJ) et membre de l'Association des lecteurs de Claude SImon (elle est membre du conseil d'administration de cette association).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuellesResponsable pédagogique du DAEU-AResponsable pédagogique des échanges internationaux pour le département de Lettres et FLECo-responsable du dispositif OUI-SI pour le département de Lettres</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tramway. Notice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site de l'Association des lecteurs de Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre le maquis dans 'Perturbations' et 'Ruptures' de Gisèle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie sensible, 89, p.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[...] plutôt jeune que vieille, mais pourtant pas jeune [...]&amp;quot;. Les personnages sans âge, un exemple de la poétique de l'indéterminé chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Âges de la vie, dir. Jean-Yves Laurichesse (n°8), p. 93-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delteil insaisissable & singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 23 (n°1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensions du 'Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le conférencier, n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit sous la couverture étoilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La Nuit (II), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire et la mélancolie du foyer dans quelques textes narratifs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classiques Garnier, Collection Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, États des lieux dans les récits français et francophones des années 1980 à nos jours, 372 (35), pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mise à l’épreuve chez Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le conférencier, n° 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coups de panne, coups du sort et coups de mou chez Christian Gailly ou l’art de parer la panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 'Le coup de la panne'. Ratés et dysfonctionnements textuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’aura de Réa (Hommage à Réa Simon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°13, p. 41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954) – varia/Compte rendu de Claude Simon, Œuvres, vol. II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.230-240,ISBN 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954) - varia/« Discordes et concordances dans la partition simonienne du Sacre du printemps»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.133-160 ISBN 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés plastiques de quelques figures sensibles dans 'L’Herbe' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Rêve plastique des écrivains (n°125), p. 87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordes et concordances dans la partition simonienne du 'Sacre du printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les premiers Livres de Claude Simon (1945-1954) (n°7), p. 133-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trajets de la lecture. Autour de Claude Simon/ &amp;quot;La lecture empêchée dans les romans de Claude Simon&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°112, p15-30, ISSN 1189-4563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture empêchée dans les romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les Trajets de la lecture. Autour de Claude Simon (n°112), p. 15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des odeurs et des ombres. Bouquets de la mémoire dans 'Le Tramway' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Odeurs et Parfums</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique de la liste ou “la détermination obstinée d’un pouvoir vacillant” dans 'Les Géorgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher dans la nuit, tentative de restitution d'une quête simonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attrait des murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°1033, p. 153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de Claude Simon au miroir des arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, tome 419 (n°5), p. 509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective des ombres. Variations sur quelques « silhouette[s] noire[s] sans figure » dans l’œuvre de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°5, p. 185-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre ouverte de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, tome 404 (n°5), p. 691-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuils et histoires de famille chez Jean Rouaud ('Pour vos cadeaux', 'Sur la Scène comme au ciel'), Claude Simon ('Le Tramway'), Laurent Mauvignier ('Loin d’eux')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Toulousaine d'Etudes Classiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°217-220, p. 127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupures, failles et voiles : les embrasures de la fiction dans 'Le Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°46, p. 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux du 'Jardin des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, n°40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boue, le masque et le miroir : surfaces menaçantes et intériorités menacées dans 'La Route des Flandres' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Surface et Intériorité (n°12), p. 119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image de l'Espagne dans 'Histoire' de Claude Simon : étude d'une ekphrasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, n°32, p.177-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que j’aurais pu voir et qui m’a échappé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Garncarzyk; Ghislaine Jay -Robert; Nathalie Solomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inaperçu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Presses universitaires de Perpignan, p. 29 à 43, 2025, Images in situ, 978-2-35412-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simple : un contrepoint de la complexité chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-168, 2020, 978-2-406-09141-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simple : un contrepoint de la complexité chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coll. 'Rencontres' (série 'Rhétorique, stylistique, sémiotique' n°7) (n°455), p. 153-168, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire et la mélancolie du foyer dans quelques textes narratifs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États des lieux dans les récits français et francophones des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°372, Classiques Garnier, p. 223-237, 2019, coll. 'Rencontres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, Œuvres, vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Classiques Garnier, pp.230-240, 2017, 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon côté chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire, chair et bonne chère. En hommage à Paul Bretel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-51, 2014, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émouvantes chorégraphies d’un sujet volatil dans 'Dietario voluble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du vertige dans l’œuvre d’Enrique Vila-Matas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 297-308, 2013, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures, propriétés et horizons du sol chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 215-227, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Courir avec des mots” pour un “souffle coupé” dans 'Ce que j’appelle oubli' de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Profusion et l’Unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 181-191, 2013, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Séquestrés d’Altona' de Jean-Paul Sartre : s’engager dans l’impasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Impasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°41, p.121-144, 2012, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trace, le lointain et l’écho. Aspects de la réminiscence chez Claude Simon à partir d’une lecture du 'Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ombre du souvenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 263-279, 2012, coll. 'Rencontres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions confuses, regards en coin, et troubles de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-65, 2012, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan ou la matière romanesque d’un paysage sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delteil en détail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°39, p. 51-66, 2011, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions partagées sur le linceul commun du deuil dans 'Sarinagara' de Philippe Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-251, 2011, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se trame dans l’enfance. 'Le Tramway' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours vers les enfances méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 267-281, 2011, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme si rien — ou presque — n’avait changé… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et saveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Manuscrit, p. 347-356, 2009, coll. 'L’Esprit des Lettres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désastre des événements dans quelques romans de Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sens de l’événement dans la littérature française des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 255-270, 2008, coll. 'Littératures de langue française'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles de Lena. Poétique de la trace et de la courbe dans 'Waltenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur Waltenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Act Mem, p. 60-67, 2007, coll. 'Lire aujourd'hui'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brutalité dans l’œuvre romanesque de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brutalité et Représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 275-305, 2006, coll. 'Champs visuels'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éventail à feuille plissée des imaginaires de l’Espagne dans les romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualités. Quand les textes voyagent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°35, p.195-214, 2006, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits potins et grands cancans : mises en pièces de la parole chez Nathalie Sarraute et Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potins, cancans et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 285-299, 2006, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digression et point de fuite. Tours, détours et déplacements dans quelques romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon : allées et venues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’Université de Perpignan (n°34), p. 93-110, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre comme expérience des limites dans l’œuvre romanesque de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Expérience des limites dans les récits de guerre (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slatkine, p. 213-228, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpositions et superpositions dans la narration simonienne : une narration à éclipses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lojkine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écran de la représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection 'Études littéraires ', Éditions universitaires du Sud, p. 81-93, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écarts et séduction dans 'Une aventure parisienne' de Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maupassant Multiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers de Littératures, Presses Universitaires du Mirail, p. 69 à 78, 1995, Maupassant Multiple, 2-85816-235-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fêlure silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier; Lettres modernes Minard, Série Critique n°19, 285 p., 2024, Bibliothèque des lettres modernes n°63, 978-2-406-17049-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17051-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon - Rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabucaire; Presses Universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84974-204-4 ; 978-2-35412-235-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 1010-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 946-949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 700-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 759-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 551-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Lise Blanc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en littérature française des XXe et  XXIe siècles au Département de Lettres de l'Université de Perpignan/Laboratoire CRESEM, axe Poétique & Perception</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-lise-blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-8619-8501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098454013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Lise Blanc, ancienne élève de l'ENS (Fontenay-Saint-Cloud) et agrégée de Lettres Modernes est Maîtresse de Conférences en littérature française.Après avoir enseigné à l'Université de Toulouse II-le Mirail (de 1992 à 2008), elle a obtenu une mutation à l'Université de Perpignan </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via-Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> où elle est actuellement en poste.Elle est spécialiste de littérature française des XXe et  XXIe siècles. Sa thèse et une partie de ses publication portent sur l’œuvre de Claude Simon. Sensible aux rapports entre perception et poétique, elle s’intéresse plus largement à la littérature narrative contemporaine sous cet angle et elle étudie en particulier les formes, les effets et les enjeux de l’instabilité.Elle vient de publier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fêlure silencieuse : poétique de l’incertain dans l’œuvre de Gisèle Fournier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coll. « Bibliothèque des Lettres Modernes », Classiques Garnier).Elle est Habilitée à diriger des recherches depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliations actuellesComme enseignante, elle est affiliée au département de lettres et Fle de l'UPVD, comme chercheure, elle est affiliée au  Laboratoire CRESEM, axe Poétique & Perception (UPVD). Elle est également membre associé au laboratoire PLH, équipe ELH (UTJJ) et membre de l'Association des lecteurs de Claude SImon (elle est membre du conseil d'administration de cette association).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuellesResponsable pédagogique du DAEU-AResponsable pédagogique des échanges internationaux pour le département de Lettres et FLECo-responsable du dispositif OUI-SI pour le département de Lettres</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que j’aurais pu voir et qui m’a échappé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Garncarzyk; Ghislaine Jay -Robert; Nathalie Solomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inaperçu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Presses universitaires de Perpignan, p. 29 à 43, 2025, Images in situ, 978-2-35412-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simple : un contrepoint de la complexité chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coll. 'Rencontres' (série 'Rhétorique, stylistique, sémiotique' n°7) (n°455), p. 153-168, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simple : un contrepoint de la complexité chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-168, 2020, 978-2-406-09141-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire et la mélancolie du foyer dans quelques textes narratifs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États des lieux dans les récits français et francophones des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°372, Classiques Garnier, p. 223-237, 2019, coll. 'Rencontres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, Œuvres, vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Classiques Garnier, pp.230-240, 2017, 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon côté chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire, chair et bonne chère. En hommage à Paul Bretel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-51, 2014, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émouvantes chorégraphies d’un sujet volatil dans 'Dietario voluble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du vertige dans l’œuvre d’Enrique Vila-Matas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 297-308, 2013, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures, propriétés et horizons du sol chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 215-227, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Courir avec des mots” pour un “souffle coupé” dans 'Ce que j’appelle oubli' de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Profusion et l’Unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 181-191, 2013, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions confuses, regards en coin, et troubles de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-65, 2012, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trace, le lointain et l’écho. Aspects de la réminiscence chez Claude Simon à partir d’une lecture du 'Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ombre du souvenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 263-279, 2012, coll. 'Rencontres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Séquestrés d’Altona' de Jean-Paul Sartre : s’engager dans l’impasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Impasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°41, p.121-144, 2012, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions partagées sur le linceul commun du deuil dans 'Sarinagara' de Philippe Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-251, 2011, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se trame dans l’enfance. 'Le Tramway' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours vers les enfances méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 267-281, 2011, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan ou la matière romanesque d’un paysage sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delteil en détail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°39, p. 51-66, 2011, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme si rien — ou presque — n’avait changé… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et saveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Manuscrit, p. 347-356, 2009, coll. 'L’Esprit des Lettres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désastre des événements dans quelques romans de Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sens de l’événement dans la littérature française des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 255-270, 2008, coll. 'Littératures de langue française'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles de Lena. Poétique de la trace et de la courbe dans 'Waltenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur Waltenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Act Mem, p. 60-67, 2007, coll. 'Lire aujourd'hui'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits potins et grands cancans : mises en pièces de la parole chez Nathalie Sarraute et Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potins, cancans et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 285-299, 2006, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éventail à feuille plissée des imaginaires de l’Espagne dans les romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualités. Quand les textes voyagent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°35, p.195-214, 2006, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brutalité dans l’œuvre romanesque de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brutalité et Représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 275-305, 2006, coll. 'Champs visuels'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digression et point de fuite. Tours, détours et déplacements dans quelques romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon : allées et venues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’Université de Perpignan (n°34), p. 93-110, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre comme expérience des limites dans l’œuvre romanesque de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Expérience des limites dans les récits de guerre (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slatkine, p. 213-228, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpositions et superpositions dans la narration simonienne : une narration à éclipses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lojkine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écran de la représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection 'Études littéraires ', Éditions universitaires du Sud, p. 81-93, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écarts et séduction dans 'Une aventure parisienne' de Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maupassant Multiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers de Littératures, Presses Universitaires du Mirail, p. 69 à 78, 1995, Maupassant Multiple, 2-85816-235-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tramway. Notice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site de l'Association des lecteurs de Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre le maquis dans 'Perturbations' et 'Ruptures' de Gisèle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie sensible, 89, p.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[...] plutôt jeune que vieille, mais pourtant pas jeune [...]&amp;quot;. Les personnages sans âge, un exemple de la poétique de l'indéterminé chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Âges de la vie, dir. Jean-Yves Laurichesse (n°8), p. 93-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delteil insaisissable & singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 23 (n°1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensions du 'Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le conférencier, n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit sous la couverture étoilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La Nuit (II), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mise à l’épreuve chez Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le conférencier, n° 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire et la mélancolie du foyer dans quelques textes narratifs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classiques Garnier, Collection Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, États des lieux dans les récits français et francophones des années 1980 à nos jours, 372 (35), pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coups de panne, coups du sort et coups de mou chez Christian Gailly ou l’art de parer la panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 'Le coup de la panne'. Ratés et dysfonctionnements textuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’aura de Réa (Hommage à Réa Simon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°13, p. 41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954) - varia/« Discordes et concordances dans la partition simonienne du Sacre du printemps»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.133-160 ISBN 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés plastiques de quelques figures sensibles dans 'L’Herbe' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Rêve plastique des écrivains (n°125), p. 87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordes et concordances dans la partition simonienne du 'Sacre du printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les premiers Livres de Claude Simon (1945-1954) (n°7), p. 133-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954) – varia/Compte rendu de Claude Simon, Œuvres, vol. II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.230-240,ISBN 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture empêchée dans les romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les Trajets de la lecture. Autour de Claude Simon (n°112), p. 15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des odeurs et des ombres. Bouquets de la mémoire dans 'Le Tramway' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Odeurs et Parfums</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trajets de la lecture. Autour de Claude Simon/ &amp;quot;La lecture empêchée dans les romans de Claude Simon&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°112, p15-30, ISSN 1189-4563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher dans la nuit, tentative de restitution d'une quête simonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique de la liste ou “la détermination obstinée d’un pouvoir vacillant” dans 'Les Géorgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attrait des murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°1033, p. 153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de Claude Simon au miroir des arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, tome 419 (n°5), p. 509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective des ombres. Variations sur quelques « silhouette[s] noire[s] sans figure » dans l’œuvre de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°5, p. 185-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre ouverte de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, tome 404 (n°5), p. 691-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuils et histoires de famille chez Jean Rouaud ('Pour vos cadeaux', 'Sur la Scène comme au ciel'), Claude Simon ('Le Tramway'), Laurent Mauvignier ('Loin d’eux')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Toulousaine d'Etudes Classiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°217-220, p. 127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupures, failles et voiles : les embrasures de la fiction dans 'Le Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°46, p. 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux du 'Jardin des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, n°40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boue, le masque et le miroir : surfaces menaçantes et intériorités menacées dans 'La Route des Flandres' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Surface et Intériorité (n°12), p. 119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image de l'Espagne dans 'Histoire' de Claude Simon : étude d'une ekphrasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, n°32, p.177-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fêlure silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier; Lettres modernes Minard, Série Critique n°19, 285 p., 2024, Bibliothèque des lettres modernes n°63, 978-2-406-17049-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17051-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon - Rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabucaire; Presses Universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84974-204-4 ; 978-2-35412-235-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 759-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 700-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 946-949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 551-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 1010-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="347243D8"/>
+    <w:nsid w:val="5BEEA609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8619-8501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098454013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gleize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04090451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02102773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01163800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02930034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01596493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148304v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17051-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8619-8501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098454013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02930034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01596493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gleize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04090451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02102773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01163800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17051-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>