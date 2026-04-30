--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Lise Blanc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en littérature française des XXe et  XXIe siècles au Département de Lettres de l'Université de Perpignan/Laboratoire CRESEM, axe Poétique & Perception</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-lise-blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-8619-8501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098454013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Lise Blanc, ancienne élève de l'ENS (Fontenay-Saint-Cloud) et agrégée de Lettres Modernes est Maîtresse de Conférences en littérature française.Après avoir enseigné à l'Université de Toulouse II-le Mirail (de 1992 à 2008), elle a obtenu une mutation à l'Université de Perpignan </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via-Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> où elle est actuellement en poste.Elle est spécialiste de littérature française des XXe et  XXIe siècles. Sa thèse et une partie de ses publication portent sur l’œuvre de Claude Simon. Sensible aux rapports entre perception et poétique, elle s’intéresse plus largement à la littérature narrative contemporaine sous cet angle et elle étudie en particulier les formes, les effets et les enjeux de l’instabilité.Elle vient de publier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fêlure silencieuse : poétique de l’incertain dans l’œuvre de Gisèle Fournier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coll. « Bibliothèque des Lettres Modernes », Classiques Garnier).Elle est Habilitée à diriger des recherches depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliations actuellesComme enseignante, elle est affiliée au département de lettres et Fle de l'UPVD, comme chercheure, elle est affiliée au  Laboratoire CRESEM, axe Poétique & Perception (UPVD). Elle est également membre associé au laboratoire PLH, équipe ELH (UTJJ) et membre de l'Association des lecteurs de Claude SImon (elle est membre du conseil d'administration de cette association).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuellesResponsable pédagogique du DAEU-AResponsable pédagogique des échanges internationaux pour le département de Lettres et FLECo-responsable du dispositif OUI-SI pour le département de Lettres</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que j’aurais pu voir et qui m’a échappé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Garncarzyk; Ghislaine Jay -Robert; Nathalie Solomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inaperçu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Presses universitaires de Perpignan, p. 29 à 43, 2025, Images in situ, 978-2-35412-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simple : un contrepoint de la complexité chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coll. 'Rencontres' (série 'Rhétorique, stylistique, sémiotique' n°7) (n°455), p. 153-168, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simple : un contrepoint de la complexité chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-168, 2020, 978-2-406-09141-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire et la mélancolie du foyer dans quelques textes narratifs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États des lieux dans les récits français et francophones des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°372, Classiques Garnier, p. 223-237, 2019, coll. 'Rencontres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, Œuvres, vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Classiques Garnier, pp.230-240, 2017, 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon côté chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire, chair et bonne chère. En hommage à Paul Bretel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-51, 2014, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émouvantes chorégraphies d’un sujet volatil dans 'Dietario voluble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du vertige dans l’œuvre d’Enrique Vila-Matas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 297-308, 2013, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures, propriétés et horizons du sol chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 215-227, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Courir avec des mots” pour un “souffle coupé” dans 'Ce que j’appelle oubli' de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Profusion et l’Unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 181-191, 2013, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions confuses, regards en coin, et troubles de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-65, 2012, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trace, le lointain et l’écho. Aspects de la réminiscence chez Claude Simon à partir d’une lecture du 'Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ombre du souvenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 263-279, 2012, coll. 'Rencontres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Séquestrés d’Altona' de Jean-Paul Sartre : s’engager dans l’impasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Impasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°41, p.121-144, 2012, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions partagées sur le linceul commun du deuil dans 'Sarinagara' de Philippe Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-251, 2011, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se trame dans l’enfance. 'Le Tramway' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours vers les enfances méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 267-281, 2011, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan ou la matière romanesque d’un paysage sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delteil en détail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°39, p. 51-66, 2011, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme si rien — ou presque — n’avait changé… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et saveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Manuscrit, p. 347-356, 2009, coll. 'L’Esprit des Lettres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désastre des événements dans quelques romans de Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sens de l’événement dans la littérature française des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 255-270, 2008, coll. 'Littératures de langue française'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles de Lena. Poétique de la trace et de la courbe dans 'Waltenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur Waltenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Act Mem, p. 60-67, 2007, coll. 'Lire aujourd'hui'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits potins et grands cancans : mises en pièces de la parole chez Nathalie Sarraute et Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potins, cancans et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 285-299, 2006, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éventail à feuille plissée des imaginaires de l’Espagne dans les romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualités. Quand les textes voyagent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°35, p.195-214, 2006, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brutalité dans l’œuvre romanesque de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brutalité et Représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 275-305, 2006, coll. 'Champs visuels'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digression et point de fuite. Tours, détours et déplacements dans quelques romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon : allées et venues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’Université de Perpignan (n°34), p. 93-110, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre comme expérience des limites dans l’œuvre romanesque de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Expérience des limites dans les récits de guerre (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slatkine, p. 213-228, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpositions et superpositions dans la narration simonienne : une narration à éclipses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lojkine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écran de la représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection 'Études littéraires ', Éditions universitaires du Sud, p. 81-93, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écarts et séduction dans 'Une aventure parisienne' de Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maupassant Multiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers de Littératures, Presses Universitaires du Mirail, p. 69 à 78, 1995, Maupassant Multiple, 2-85816-235-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tramway. Notice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site de l'Association des lecteurs de Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre le maquis dans 'Perturbations' et 'Ruptures' de Gisèle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie sensible, 89, p.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[...] plutôt jeune que vieille, mais pourtant pas jeune [...]&amp;quot;. Les personnages sans âge, un exemple de la poétique de l'indéterminé chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Âges de la vie, dir. Jean-Yves Laurichesse (n°8), p. 93-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delteil insaisissable & singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 23 (n°1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensions du 'Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le conférencier, n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit sous la couverture étoilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La Nuit (II), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mise à l’épreuve chez Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le conférencier, n° 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire et la mélancolie du foyer dans quelques textes narratifs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classiques Garnier, Collection Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, États des lieux dans les récits français et francophones des années 1980 à nos jours, 372 (35), pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coups de panne, coups du sort et coups de mou chez Christian Gailly ou l’art de parer la panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 'Le coup de la panne'. Ratés et dysfonctionnements textuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’aura de Réa (Hommage à Réa Simon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°13, p. 41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954) - varia/« Discordes et concordances dans la partition simonienne du Sacre du printemps»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.133-160 ISBN 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés plastiques de quelques figures sensibles dans 'L’Herbe' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Rêve plastique des écrivains (n°125), p. 87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordes et concordances dans la partition simonienne du 'Sacre du printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les premiers Livres de Claude Simon (1945-1954) (n°7), p. 133-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954) – varia/Compte rendu de Claude Simon, Œuvres, vol. II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.230-240,ISBN 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture empêchée dans les romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les Trajets de la lecture. Autour de Claude Simon (n°112), p. 15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des odeurs et des ombres. Bouquets de la mémoire dans 'Le Tramway' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Odeurs et Parfums</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trajets de la lecture. Autour de Claude Simon/ &amp;quot;La lecture empêchée dans les romans de Claude Simon&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°112, p15-30, ISSN 1189-4563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher dans la nuit, tentative de restitution d'une quête simonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique de la liste ou “la détermination obstinée d’un pouvoir vacillant” dans 'Les Géorgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attrait des murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°1033, p. 153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de Claude Simon au miroir des arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, tome 419 (n°5), p. 509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective des ombres. Variations sur quelques « silhouette[s] noire[s] sans figure » dans l’œuvre de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°5, p. 185-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre ouverte de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, tome 404 (n°5), p. 691-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuils et histoires de famille chez Jean Rouaud ('Pour vos cadeaux', 'Sur la Scène comme au ciel'), Claude Simon ('Le Tramway'), Laurent Mauvignier ('Loin d’eux')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Toulousaine d'Etudes Classiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°217-220, p. 127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupures, failles et voiles : les embrasures de la fiction dans 'Le Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°46, p. 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux du 'Jardin des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, n°40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boue, le masque et le miroir : surfaces menaçantes et intériorités menacées dans 'La Route des Flandres' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Surface et Intériorité (n°12), p. 119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image de l'Espagne dans 'Histoire' de Claude Simon : étude d'une ekphrasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, n°32, p.177-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fêlure silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier; Lettres modernes Minard, Série Critique n°19, 285 p., 2024, Bibliothèque des lettres modernes n°63, 978-2-406-17049-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17051-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon - Rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabucaire; Presses Universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84974-204-4 ; 978-2-35412-235-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 759-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 700-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 946-949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 551-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 1010-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Lise Blanc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en littérature française des XXe et  XXIe siècles au Département de Lettres de l'Université de Perpignan/Laboratoire CRESEM, axe Poétique & Perception</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-lise-blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-8619-8501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098454013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Lise Blanc, ancienne élève de l'ENS (Fontenay-Saint-Cloud) et agrégée de Lettres Modernes est Maîtresse de Conférences en littérature française.Après avoir enseigné à l'Université de Toulouse II-le Mirail (de 1992 à 2008), elle a obtenu une mutation à l'Université de Perpignan </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via-Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> où elle est actuellement en poste.Elle est spécialiste de littérature française des XXe et  XXIe siècles. Sa thèse et une partie de ses publication portent sur l’œuvre de Claude Simon. Sensible aux rapports entre perception et poétique, elle s’intéresse plus largement à la littérature narrative contemporaine sous cet angle et elle étudie en particulier les formes, les effets et les enjeux de l’instabilité.Elle vient de publier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fêlure silencieuse : poétique de l’incertain dans l’œuvre de Gisèle Fournier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coll. « Bibliothèque des Lettres Modernes », Classiques Garnier).Elle est Habilitée à diriger des recherches depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliations actuellesComme enseignante, elle est affiliée au département de lettres et Fle de l'UPVD, comme chercheure, elle est affiliée au  Laboratoire CRESEM, axe Poétique & Perception (UPVD). Elle est également membre associé au laboratoire PLH, équipe ELH (UTJJ) et membre de l'Association des lecteurs de Claude SImon (elle est membre du conseil d'administration de cette association).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuellesResponsable pédagogique du DAEU-AResponsable pédagogique des échanges internationaux pour le département de Lettres et FLECo-responsable du dispositif OUI-SI pour le département de Lettres</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tramway. Notice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site de l'Association des lecteurs de Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre le maquis dans 'Perturbations' et 'Ruptures' de Gisèle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie sensible, 89, p.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[...] plutôt jeune que vieille, mais pourtant pas jeune [...]&amp;quot;. Les personnages sans âge, un exemple de la poétique de l'indéterminé chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Âges de la vie, dir. Jean-Yves Laurichesse (n°8), p. 93-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delteil insaisissable & singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 23 (n°1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensions du 'Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le conférencier, n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit sous la couverture étoilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La Nuit (II), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire et la mélancolie du foyer dans quelques textes narratifs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classiques Garnier, Collection Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, États des lieux dans les récits français et francophones des années 1980 à nos jours, 372 (35), pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mise à l’épreuve chez Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le conférencier, n° 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coups de panne, coups du sort et coups de mou chez Christian Gailly ou l’art de parer la panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 'Le coup de la panne'. Ratés et dysfonctionnements textuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’aura de Réa (Hommage à Réa Simon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°13, p. 41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954) – varia/Compte rendu de Claude Simon, Œuvres, vol. II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.230-240,ISBN 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954) - varia/« Discordes et concordances dans la partition simonienne du Sacre du printemps»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.133-160 ISBN 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés plastiques de quelques figures sensibles dans 'L’Herbe' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Rêve plastique des écrivains (n°125), p. 87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordes et concordances dans la partition simonienne du 'Sacre du printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les premiers Livres de Claude Simon (1945-1954) (n°7), p. 133-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trajets de la lecture. Autour de Claude Simon/ &amp;quot;La lecture empêchée dans les romans de Claude Simon&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°112, p15-30, ISSN 1189-4563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture empêchée dans les romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les Trajets de la lecture. Autour de Claude Simon (n°112), p. 15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des odeurs et des ombres. Bouquets de la mémoire dans 'Le Tramway' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Odeurs et Parfums</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique de la liste ou “la détermination obstinée d’un pouvoir vacillant” dans 'Les Géorgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher dans la nuit, tentative de restitution d'une quête simonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attrait des murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°1033, p. 153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de Claude Simon au miroir des arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, tome 419 (n°5), p. 509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective des ombres. Variations sur quelques « silhouette[s] noire[s] sans figure » dans l’œuvre de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°5, p. 185-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre ouverte de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, tome 404 (n°5), p. 691-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuils et histoires de famille chez Jean Rouaud ('Pour vos cadeaux', 'Sur la Scène comme au ciel'), Claude Simon ('Le Tramway'), Laurent Mauvignier ('Loin d’eux')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Toulousaine d'Etudes Classiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°217-220, p. 127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupures, failles et voiles : les embrasures de la fiction dans 'Le Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°46, p. 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux du 'Jardin des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, n°40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boue, le masque et le miroir : surfaces menaçantes et intériorités menacées dans 'La Route des Flandres' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Surface et Intériorité (n°12), p. 119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image de l'Espagne dans 'Histoire' de Claude Simon : étude d'une ekphrasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, n°32, p.177-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que j’aurais pu voir et qui m’a échappé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Garncarzyk; Ghislaine Jay -Robert; Nathalie Solomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inaperçu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Presses universitaires de Perpignan, p. 29 à 43, 2025, Images in situ, 978-2-35412-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simple : un contrepoint de la complexité chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-168, 2020, 978-2-406-09141-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simple : un contrepoint de la complexité chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coll. 'Rencontres' (série 'Rhétorique, stylistique, sémiotique' n°7) (n°455), p. 153-168, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire et la mélancolie du foyer dans quelques textes narratifs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États des lieux dans les récits français et francophones des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°372, Classiques Garnier, p. 223-237, 2019, coll. 'Rencontres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, Œuvres, vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Classiques Garnier, pp.230-240, 2017, 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon côté chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire, chair et bonne chère. En hommage à Paul Bretel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-51, 2014, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émouvantes chorégraphies d’un sujet volatil dans 'Dietario voluble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du vertige dans l’œuvre d’Enrique Vila-Matas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 297-308, 2013, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures, propriétés et horizons du sol chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 215-227, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Courir avec des mots” pour un “souffle coupé” dans 'Ce que j’appelle oubli' de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Profusion et l’Unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 181-191, 2013, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trace, le lointain et l’écho. Aspects de la réminiscence chez Claude Simon à partir d’une lecture du 'Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ombre du souvenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 263-279, 2012, coll. 'Rencontres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Séquestrés d’Altona' de Jean-Paul Sartre : s’engager dans l’impasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Impasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°41, p.121-144, 2012, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions confuses, regards en coin, et troubles de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-65, 2012, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan ou la matière romanesque d’un paysage sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delteil en détail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°39, p. 51-66, 2011, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions partagées sur le linceul commun du deuil dans 'Sarinagara' de Philippe Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-251, 2011, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se trame dans l’enfance. 'Le Tramway' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours vers les enfances méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 267-281, 2011, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme si rien — ou presque — n’avait changé… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et saveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Manuscrit, p. 347-356, 2009, coll. 'L’Esprit des Lettres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désastre des événements dans quelques romans de Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sens de l’événement dans la littérature française des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 255-270, 2008, coll. 'Littératures de langue française'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles de Lena. Poétique de la trace et de la courbe dans 'Waltenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur Waltenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Act Mem, p. 60-67, 2007, coll. 'Lire aujourd'hui'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brutalité dans l’œuvre romanesque de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brutalité et Représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 275-305, 2006, coll. 'Champs visuels'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éventail à feuille plissée des imaginaires de l’Espagne dans les romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualités. Quand les textes voyagent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°35, p.195-214, 2006, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits potins et grands cancans : mises en pièces de la parole chez Nathalie Sarraute et Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potins, cancans et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 285-299, 2006, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digression et point de fuite. Tours, détours et déplacements dans quelques romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon : allées et venues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’Université de Perpignan (n°34), p. 93-110, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre comme expérience des limites dans l’œuvre romanesque de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Expérience des limites dans les récits de guerre (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slatkine, p. 213-228, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpositions et superpositions dans la narration simonienne : une narration à éclipses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lojkine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écran de la représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection 'Études littéraires ', Éditions universitaires du Sud, p. 81-93, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écarts et séduction dans 'Une aventure parisienne' de Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maupassant Multiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers de Littératures, Presses Universitaires du Mirail, p. 69 à 78, 1995, Maupassant Multiple, 2-85816-235-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fêlure silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier; Lettres modernes Minard, Série Critique n°19, 285 p., 2024, Bibliothèque des lettres modernes n°63, 978-2-406-17049-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17051-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon - Rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabucaire; Presses Universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84974-204-4 ; 978-2-35412-235-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 1010-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 700-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 946-949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 759-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 551-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BEEA609"/>
+    <w:nsid w:val="766B86CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8619-8501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098454013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02930034v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01596493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gleize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04090451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02102773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01163800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17051-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8619-8501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098454013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gleize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04090451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02102773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01163800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02930034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01596493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148304v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17051-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>