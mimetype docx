--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Lise Blanc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en littérature française des XXe et  XXIe siècles au Département de Lettres de l'Université de Perpignan/Laboratoire CRESEM, axe Poétique & Perception</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-lise-blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-8619-8501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098454013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Lise Blanc, ancienne élève de l'ENS (Fontenay-Saint-Cloud) et agrégée de Lettres Modernes est Maîtresse de Conférences en littérature française.Après avoir enseigné à l'Université de Toulouse II-le Mirail (de 1992 à 2008), elle a obtenu une mutation à l'Université de Perpignan </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via-Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> où elle est actuellement en poste.Elle est spécialiste de littérature française des XXe et  XXIe siècles. Sa thèse et une partie de ses publication portent sur l’œuvre de Claude Simon. Sensible aux rapports entre perception et poétique, elle s’intéresse plus largement à la littérature narrative contemporaine sous cet angle et elle étudie en particulier les formes, les effets et les enjeux de l’instabilité.Elle vient de publier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fêlure silencieuse : poétique de l’incertain dans l’œuvre de Gisèle Fournier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coll. « Bibliothèque des Lettres Modernes », Classiques Garnier).Elle est Habilitée à diriger des recherches depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliations actuellesComme enseignante, elle est affiliée au département de lettres et Fle de l'UPVD, comme chercheure, elle est affiliée au  Laboratoire CRESEM, axe Poétique & Perception (UPVD). Elle est également membre associé au laboratoire PLH, équipe ELH (UTJJ) et membre de l'Association des lecteurs de Claude SImon (elle est membre du conseil d'administration de cette association).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuellesResponsable pédagogique du DAEU-AResponsable pédagogique des échanges internationaux pour le département de Lettres et FLECo-responsable du dispositif OUI-SI pour le département de Lettres</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tramway. Notice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site de l'Association des lecteurs de Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre le maquis dans 'Perturbations' et 'Ruptures' de Gisèle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie sensible, 89, p.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[...] plutôt jeune que vieille, mais pourtant pas jeune [...]&amp;quot;. Les personnages sans âge, un exemple de la poétique de l'indéterminé chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Âges de la vie, dir. Jean-Yves Laurichesse (n°8), p. 93-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delteil insaisissable & singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 23 (n°1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensions du 'Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le conférencier, n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit sous la couverture étoilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La Nuit (II), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire et la mélancolie du foyer dans quelques textes narratifs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classiques Garnier, Collection Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, États des lieux dans les récits français et francophones des années 1980 à nos jours, 372 (35), pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mise à l’épreuve chez Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le conférencier, n° 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coups de panne, coups du sort et coups de mou chez Christian Gailly ou l’art de parer la panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 'Le coup de la panne'. Ratés et dysfonctionnements textuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’aura de Réa (Hommage à Réa Simon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°13, p. 41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954) – varia/Compte rendu de Claude Simon, Œuvres, vol. II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.230-240,ISBN 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954) - varia/« Discordes et concordances dans la partition simonienne du Sacre du printemps»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.133-160 ISBN 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés plastiques de quelques figures sensibles dans 'L’Herbe' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Rêve plastique des écrivains (n°125), p. 87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordes et concordances dans la partition simonienne du 'Sacre du printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les premiers Livres de Claude Simon (1945-1954) (n°7), p. 133-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trajets de la lecture. Autour de Claude Simon/ &amp;quot;La lecture empêchée dans les romans de Claude Simon&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°112, p15-30, ISSN 1189-4563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture empêchée dans les romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les Trajets de la lecture. Autour de Claude Simon (n°112), p. 15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des odeurs et des ombres. Bouquets de la mémoire dans 'Le Tramway' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Odeurs et Parfums</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique de la liste ou “la détermination obstinée d’un pouvoir vacillant” dans 'Les Géorgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher dans la nuit, tentative de restitution d'une quête simonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attrait des murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°1033, p. 153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de Claude Simon au miroir des arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, tome 419 (n°5), p. 509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective des ombres. Variations sur quelques « silhouette[s] noire[s] sans figure » dans l’œuvre de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°5, p. 185-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre ouverte de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, tome 404 (n°5), p. 691-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuils et histoires de famille chez Jean Rouaud ('Pour vos cadeaux', 'Sur la Scène comme au ciel'), Claude Simon ('Le Tramway'), Laurent Mauvignier ('Loin d’eux')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Toulousaine d'Etudes Classiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°217-220, p. 127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupures, failles et voiles : les embrasures de la fiction dans 'Le Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°46, p. 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux du 'Jardin des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, n°40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boue, le masque et le miroir : surfaces menaçantes et intériorités menacées dans 'La Route des Flandres' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Surface et Intériorité (n°12), p. 119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image de l'Espagne dans 'Histoire' de Claude Simon : étude d'une ekphrasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, n°32, p.177-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que j’aurais pu voir et qui m’a échappé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Garncarzyk; Ghislaine Jay -Robert; Nathalie Solomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inaperçu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Presses universitaires de Perpignan, p. 29 à 43, 2025, Images in situ, 978-2-35412-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simple : un contrepoint de la complexité chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-168, 2020, 978-2-406-09141-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simple : un contrepoint de la complexité chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coll. 'Rencontres' (série 'Rhétorique, stylistique, sémiotique' n°7) (n°455), p. 153-168, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire et la mélancolie du foyer dans quelques textes narratifs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États des lieux dans les récits français et francophones des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°372, Classiques Garnier, p. 223-237, 2019, coll. 'Rencontres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, Œuvres, vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Classiques Garnier, pp.230-240, 2017, 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon côté chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire, chair et bonne chère. En hommage à Paul Bretel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-51, 2014, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émouvantes chorégraphies d’un sujet volatil dans 'Dietario voluble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du vertige dans l’œuvre d’Enrique Vila-Matas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 297-308, 2013, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures, propriétés et horizons du sol chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 215-227, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Courir avec des mots” pour un “souffle coupé” dans 'Ce que j’appelle oubli' de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Profusion et l’Unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 181-191, 2013, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trace, le lointain et l’écho. Aspects de la réminiscence chez Claude Simon à partir d’une lecture du 'Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ombre du souvenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 263-279, 2012, coll. 'Rencontres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Séquestrés d’Altona' de Jean-Paul Sartre : s’engager dans l’impasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Impasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°41, p.121-144, 2012, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions confuses, regards en coin, et troubles de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-65, 2012, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan ou la matière romanesque d’un paysage sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delteil en détail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°39, p. 51-66, 2011, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions partagées sur le linceul commun du deuil dans 'Sarinagara' de Philippe Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-251, 2011, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se trame dans l’enfance. 'Le Tramway' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours vers les enfances méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 267-281, 2011, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme si rien — ou presque — n’avait changé… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et saveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Manuscrit, p. 347-356, 2009, coll. 'L’Esprit des Lettres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désastre des événements dans quelques romans de Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sens de l’événement dans la littérature française des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 255-270, 2008, coll. 'Littératures de langue française'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles de Lena. Poétique de la trace et de la courbe dans 'Waltenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur Waltenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Act Mem, p. 60-67, 2007, coll. 'Lire aujourd'hui'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brutalité dans l’œuvre romanesque de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brutalité et Représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 275-305, 2006, coll. 'Champs visuels'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éventail à feuille plissée des imaginaires de l’Espagne dans les romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualités. Quand les textes voyagent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°35, p.195-214, 2006, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits potins et grands cancans : mises en pièces de la parole chez Nathalie Sarraute et Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potins, cancans et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 285-299, 2006, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digression et point de fuite. Tours, détours et déplacements dans quelques romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon : allées et venues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’Université de Perpignan (n°34), p. 93-110, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre comme expérience des limites dans l’œuvre romanesque de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Expérience des limites dans les récits de guerre (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slatkine, p. 213-228, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpositions et superpositions dans la narration simonienne : une narration à éclipses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lojkine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écran de la représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection 'Études littéraires ', Éditions universitaires du Sud, p. 81-93, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écarts et séduction dans 'Une aventure parisienne' de Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maupassant Multiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers de Littératures, Presses Universitaires du Mirail, p. 69 à 78, 1995, Maupassant Multiple, 2-85816-235-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fêlure silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier; Lettres modernes Minard, Série Critique n°19, 285 p., 2024, Bibliothèque des lettres modernes n°63, 978-2-406-17049-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17051-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon - Rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabucaire; Presses Universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84974-204-4 ; 978-2-35412-235-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 1010-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 700-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 946-949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 759-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 551-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Lise Blanc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en littérature française des XXe et  XXIe siècles au Département de Lettres de l'Université de Perpignan/Laboratoire CRESEM, axe Poétique & Perception</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-lise-blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-8619-8501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098454013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Lise Blanc, ancienne élève de l'ENS (Fontenay-Saint-Cloud) et agrégée de Lettres Modernes est Maîtresse de Conférences en littérature française.Après avoir enseigné à l'Université de Toulouse II-le Mirail (de 1992 à 2008), elle a obtenu une mutation à l'Université de Perpignan </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via-Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> où elle est actuellement en poste.Elle est spécialiste de littérature française des XXe et  XXIe siècles. Sa thèse et une partie de ses publication portent sur l’œuvre de Claude Simon. Sensible aux rapports entre perception et poétique, elle s’intéresse plus largement à la littérature narrative contemporaine sous cet angle et elle étudie en particulier les formes, les effets et les enjeux de l’instabilité.Elle vient de publier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fêlure silencieuse : poétique de l’incertain dans l’œuvre de Gisèle Fournier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coll. « Bibliothèque des Lettres Modernes », Classiques Garnier).Elle est Habilitée à diriger des recherches depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliations actuellesComme enseignante, elle est affiliée au département de lettres et Fle de l'UPVD, comme chercheure, elle est affiliée au  Laboratoire CRESEM, axe Poétique & Perception (UPVD). Elle est également membre associé au laboratoire PLH, équipe ELH (UTJJ) et membre de l'Association des lecteurs de Claude SImon (elle est membre du conseil d'administration de cette association).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuellesResponsable pédagogique du DAEU-AResponsable pédagogique des échanges internationaux pour le département de Lettres et FLECo-responsable du dispositif OUI-SI pour le département de Lettres</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que j’aurais pu voir et qui m’a échappé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Garncarzyk; Ghislaine Jay -Robert; Nathalie Solomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inaperçu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Presses universitaires de Perpignan, p. 29 à 43, 2025, Images in situ, 978-2-35412-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simple : un contrepoint de la complexité chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-168, 2020, 978-2-406-09141-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simple : un contrepoint de la complexité chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coll. 'Rencontres' (série 'Rhétorique, stylistique, sémiotique' n°7) (n°455), p. 153-168, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire et la mélancolie du foyer dans quelques textes narratifs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États des lieux dans les récits français et francophones des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°372, Classiques Garnier, p. 223-237, 2019, coll. 'Rencontres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, Œuvres, vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Classiques Garnier, pp.230-240, 2017, 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon côté chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire, chair et bonne chère. En hommage à Paul Bretel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-51, 2014, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émouvantes chorégraphies d’un sujet volatil dans 'Dietario voluble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du vertige dans l’œuvre d’Enrique Vila-Matas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 297-308, 2013, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures, propriétés et horizons du sol chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 215-227, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Courir avec des mots” pour un “souffle coupé” dans 'Ce que j’appelle oubli' de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Profusion et l’Unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 181-191, 2013, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trace, le lointain et l’écho. Aspects de la réminiscence chez Claude Simon à partir d’une lecture du 'Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ombre du souvenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 263-279, 2012, coll. 'Rencontres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Séquestrés d’Altona' de Jean-Paul Sartre : s’engager dans l’impasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Impasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°41, p.121-144, 2012, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions confuses, regards en coin, et troubles de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-65, 2012, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions partagées sur le linceul commun du deuil dans 'Sarinagara' de Philippe Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes d’écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 237-251, 2011, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se trame dans l’enfance. 'Le Tramway' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours vers les enfances méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 267-281, 2011, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpignan ou la matière romanesque d’un paysage sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delteil en détail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°39, p. 51-66, 2011, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme si rien — ou presque — n’avait changé… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et saveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Le Manuscrit, p. 347-356, 2009, coll. 'L’Esprit des Lettres'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désastre des événements dans quelques romans de Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sens de l’événement dans la littérature française des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 255-270, 2008, coll. 'Littératures de langue française'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles de Lena. Poétique de la trace et de la courbe dans 'Waltenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur Waltenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Act Mem, p. 60-67, 2007, coll. 'Lire aujourd'hui'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éventail à feuille plissée des imaginaires de l’Espagne dans les romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualités. Quand les textes voyagent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°35, p.195-214, 2006, coll. 'Cahiers de l’Université de Perpignan'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits potins et grands cancans : mises en pièces de la parole chez Nathalie Sarraute et Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potins, cancans et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 285-299, 2006, coll. 'Études'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brutalité dans l’œuvre romanesque de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brutalité et Représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 275-305, 2006, coll. 'Champs visuels'</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digression et point de fuite. Tours, détours et déplacements dans quelques romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon : allées et venues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de l’Université de Perpignan (n°34), p. 93-110, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre comme expérience des limites dans l’œuvre romanesque de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Expérience des limites dans les récits de guerre (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slatkine, p. 213-228, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpositions et superpositions dans la narration simonienne : une narration à éclipses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lojkine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Écran de la représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection 'Études littéraires ', Éditions universitaires du Sud, p. 81-93, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écarts et séduction dans 'Une aventure parisienne' de Guy de Maupassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maupassant Multiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers de Littératures, Presses Universitaires du Mirail, p. 69 à 78, 1995, Maupassant Multiple, 2-85816-235-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tramway. Notice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site de l'Association des lecteurs de Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre le maquis dans 'Perturbations' et 'Ruptures' de Gisèle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie sensible, 89, p.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[...] plutôt jeune que vieille, mais pourtant pas jeune [...]&amp;quot;. Les personnages sans âge, un exemple de la poétique de l'indéterminé chez Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Âges de la vie, dir. Jean-Yves Laurichesse (n°8), p. 93-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delteil insaisissable & singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 23 (n°1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensions du 'Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le conférencier, n°11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit sous la couverture étoilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La Nuit (II), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire et la mélancolie du foyer dans quelques textes narratifs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classiques Garnier, Collection Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, États des lieux dans les récits français et francophones des années 1980 à nos jours, 372 (35), pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mise à l’épreuve chez Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le conférencier, n° 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coups de panne, coups du sort et coups de mou chez Christian Gailly ou l’art de parer la panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 'Le coup de la panne'. Ratés et dysfonctionnements textuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’aura de Réa (Hommage à Réa Simon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°13, p. 41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954) - varia/« Discordes et concordances dans la partition simonienne du Sacre du printemps»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.133-160 ISBN 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés plastiques de quelques figures sensibles dans 'L’Herbe' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Rêve plastique des écrivains (n°125), p. 87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordes et concordances dans la partition simonienne du 'Sacre du printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les premiers Livres de Claude Simon (1945-1954) (n°7), p. 133-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premiers Livres de Claude Simon (1945-1954) – varia/Compte rendu de Claude Simon, Œuvres, vol. II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.230-240,ISBN 978-2-406-06476-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture empêchée dans les romans de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les Trajets de la lecture. Autour de Claude Simon (n°112), p. 15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des odeurs et des ombres. Bouquets de la mémoire dans 'Le Tramway' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Odeurs et Parfums</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trajets de la lecture. Autour de Claude Simon/ &amp;quot;La lecture empêchée dans les romans de Claude Simon&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°112, p15-30, ISSN 1189-4563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique de la liste ou “la détermination obstinée d’un pouvoir vacillant” dans 'Les Géorgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher dans la nuit, tentative de restitution d'une quête simonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attrait des murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°1033, p. 153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de Claude Simon au miroir des arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, tome 419 (n°5), p. 509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective des ombres. Variations sur quelques « silhouette[s] noire[s] sans figure » dans l’œuvre de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°5, p. 185-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre ouverte de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, tome 404 (n°5), p. 691-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuils et histoires de famille chez Jean Rouaud ('Pour vos cadeaux', 'Sur la Scène comme au ciel'), Claude Simon ('Le Tramway'), Laurent Mauvignier ('Loin d’eux')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Toulousaine d'Etudes Classiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°217-220, p. 127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupures, failles et voiles : les embrasures de la fiction dans 'Le Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°46, p. 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux du 'Jardin des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, n°40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boue, le masque et le miroir : surfaces menaçantes et intériorités menacées dans 'La Route des Flandres' de Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Surface et Intériorité (n°12), p. 119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image de l'Espagne dans 'Histoire' de Claude Simon : étude d'une ekphrasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, n°32, p.177-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fêlure silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier; Lettres modernes Minard, Série Critique n°19, 285 p., 2024, Bibliothèque des lettres modernes n°63, 978-2-406-17049-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17051-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon - Rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabucaire; Presses Universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-84974-204-4 ; 978-2-35412-235-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 700-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 946-949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 759-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 319-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 551-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 1010-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="766B86CA"/>
+    <w:nsid w:val="0D08D343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8619-8501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098454013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gleize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04090451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02102773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01163800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02930034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01596493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148304v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17051-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8619-8501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098454013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02930034v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01596493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148332v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gleize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04090451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02102773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01702392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01163800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17051-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>