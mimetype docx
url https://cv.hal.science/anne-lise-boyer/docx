--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -166,588 +166,588 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débats médiatisés et numériques sur la sécheresse. Le cas des pénuries d’eau dans un climat semi-aride en Arizona</w:t>
+                <w:t xml:space="preserve">Les maîtres d'Empire. Politique du stewardship dans l'Ouest américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Juanals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+                <w:t xml:space="preserve">Sébastien Y. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04643737v1</w:t>
+                <w:t xml:space="preserve">halshs-04756961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Publicization of Drought Debates in Arizona Newspapers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Advances in Computational Collective Intelligence, Springer, 2166 (2), pp.197-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04692340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maîtres d'Empire. Politique du stewardship dans l'Ouest américain</w:t>
+                <w:t xml:space="preserve">Débats médiatisés et numériques sur la sécheresse. Le cas des pénuries d’eau dans un climat semi-aride en Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Y. Roux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zr0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04756961v1</w:t>
+                <w:t xml:space="preserve">halshs-04643737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l’eau et adaptation au changement climatique dans le bassin versant du fleuve Colorado : le cas de l’Arizona</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The social connectivity of subsurface flows: Towards a better integration of the vertical dimension in socio‐hydrosystem studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.e1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04411327v1</w:t>
+                <w:t xml:space="preserve">hal-04349729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Goldstein, Jenny; Nost, Eric, eds, The Nature of Data: Infrastructures, Environments, Politics</w:t>
+                <w:t xml:space="preserve">Gestion de l’eau et adaptation au changement climatique dans le bassin versant du fleuve Colorado : le cas de l’Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H-Net Reviews in the humanities and social sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464, pp.34-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04018298v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04411327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social connectivity of subsurface flows: Towards a better integration of the vertical dimension in socio‐hydrosystem studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of Goldstein, Jenny; Nost, Eric, eds, The Nature of Data: Infrastructures, Environments, Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">H-Net Reviews in the humanities and social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wat2.1703⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04349729v2</w:t>
+                <w:t xml:space="preserve">hal-04018298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locking in' Desalination in the U.S.-Mexico Borderlands: Path Dependency, Techno-Optimism and Climate Adaptation</w:t>
               </w:r>
@@ -1068,209 +1068,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with scarcity: The construction of the water conservation imperative in newspapers (1999–2018)</w:t>
+                <w:t xml:space="preserve">The Truth about Nature: Environmentalism in the Era of Post-Truth Politics and Platform Capitalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71, pp.102387. </w:t>
+              <w:t xml:space="preserve">New Global Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ngs-2021-0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03500072v1</w:t>
+                <w:t xml:space="preserve">hal-03527487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Truth about Nature: Environmentalism in the Era of Post-Truth Politics and Platform Capitalism</w:t>
+                <w:t xml:space="preserve">Coping with scarcity: The construction of the water conservation imperative in newspapers (1999–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Global Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.102387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ngs-2021-0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527487v1</w:t>
+                <w:t xml:space="preserve">halshs-03500072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de la ressource en eau dans les desert cities d'Arizona : un enjeu pour le rêve suburbain à l'heure du changement climatique</w:t>
               </w:r>
@@ -1423,174 +1423,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Consensus? The Production of a Water Conservation Discourse Through Twitter: The Water use it Wisely Campaign in Arizona</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paradoxes de la restauration d'une rivière asséchée dans le Sud-Ouest étatsunien : le cas de la Santa Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marty</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17524032.2020.1821743⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 732 (2), pp.78-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.732.0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02985579v1</w:t>
+                <w:t xml:space="preserve">halshs-03147493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water conservation in desert cities : from the socioecological fix to gestures of endurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. O’Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1601,161 +1588,174 @@
               <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1809-4422asoc20190069r1vu2020L1AO⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes de la restauration d'une rivière asséchée dans le Sud-Ouest étatsunien : le cas de la Santa Cruz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building Consensus? The Production of a Water Conservation Discourse Through Twitter: The Water use it Wisely Campaign in Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 732 (2), pp.78-103. </w:t>
+              <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.732.0078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17524032.2020.1821743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03147493v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02985579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la luzerne aux masterplanned communities : enjeux de la gestion de l’eau sur un front d’urbanisation, le cas de Buckeye en Arizona</w:t>
               </w:r>
@@ -2423,64 +2423,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought Awareness: Exploring the forms of partnerships in the process of publicizing drought in the media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WRRC 2024 Annual Conference Implementing Water Solutions Through Partnerships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Arizona Water Resources Research Center, Mar 2024, Tucson (Arizona ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2499,208 +2499,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04528713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDECO – Connexions, déconnexions et reconnexions dans les socio-hydrosystèmes : évaluer l’interface visible/invisible dans l’interaction entre les dimensions sociales et environnementales des socio-hydrosystèmes</w:t>
+                <w:t xml:space="preserve">HYDECO Connections, disconnections and reconnections in socio-hydrosystems: Does (in)visibility make the difference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux Fessenheim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638556v1</w:t>
+                <w:t xml:space="preserve">hal-03790260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDECO Connections, disconnections and reconnections in socio-hydrosystems: Does (in)visibility make the difference?</w:t>
+                <w:t xml:space="preserve">HYDECO – Connexions, déconnexions et reconnexions dans les socio-hydrosystèmes : évaluer l’interface visible/invisible dans l’interaction entre les dimensions sociales et environnementales des socio-hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux Fessenheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790260v1</w:t>
+                <w:t xml:space="preserve">hal-04638556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text mining et lexicométrie pour caractériser le discours environnemental sur les consommations urbaines de l'eau : analyse d'une stratégie de communication sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2949,220 +2949,220 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56º Congreso Internacional de Americanistas (ICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Salamanca, España</w:t>
+              <w:t xml:space="preserve">, Université de Salamanque, Jul 2018, Salamanque, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893563v1</w:t>
+                <w:t xml:space="preserve">hal-02025337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractivismo y medio ambiente en Arizona: une zona minera transfronteriza?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining territories and migrations at the Arizona/Sonora border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56º Congreso Internacional de Americanistas (ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Salamanque, Jul 2018, Salamanque, España</w:t>
+              <w:t xml:space="preserve">Pima County Man/Environment Observatory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025337v1</w:t>
+                <w:t xml:space="preserve">halshs-03151552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining territories and migrations at the Arizona/Sonora border</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extractivismo y medio ambiente en Arizona: une zona minera transfronteriza?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pima County Man/Environment Observatory Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tucson, United States</w:t>
+              <w:t xml:space="preserve">56º Congreso Internacional de Americanistas (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Salamanca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03151552v1</w:t>
+                <w:t xml:space="preserve">hal-01893563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux habiter la rivière d’Ain : de la qualité perçue aux actions de restauration</w:t>
               </w:r>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 AAG Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Detroit, Michigan, United States</w:t>
@@ -3843,343 +3843,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the forms of visibility and invisibility in the process of publicizing drought: Methodological proposals</w:t>
+                <w:t xml:space="preserve">Connections, disconnections and reconnections in socio-hydrosystems: Towards a better integration of the vertical dimension?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. 2023, </w:t>
+              <w:t xml:space="preserve">2023 AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Denver, United States. , </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-294a39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34972/driihm-d194bb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04121457v1</w:t>
+                <w:t xml:space="preserve">hal-04091703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Observatoires Hommes-Milieux et le LabEx DRIIHM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing the forms of visibility and invisibility in the process of publicizing drought: Methodological proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR One Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34972/driihm-821985⟩</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-294a39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161469v1</w:t>
+                <w:t xml:space="preserve">halshs-04121457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connections, disconnections and reconnections in socio-hydrosystems: Towards a better integration of the vertical dimension?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Observatoires Hommes-Milieux et le LabEx DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Denver, United States. , </w:t>
+              <w:t xml:space="preserve">PEPR One Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-d194bb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34972/driihm-821985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091703v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the oasis-city to the desert-city. Urban adaptation to water scarcity in Phoenix and Tucson (Arizona)</w:t>
               </w:r>
@@ -4234,77 +4234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological issues of stream restoration in the semi-arid American Southwest: the case of the Santa Cruz River in Tucson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabExDRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4683,195 +4683,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question environnementale dans les Amériques</w:t>
+                <w:t xml:space="preserve">Water Conservation in Arizona Desert Cities: A socioecological fix to the oasis lifestyle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gautreau</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brian O'Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathan, 2022, 9782091674803</w:t>
+              <w:t xml:space="preserve">Luttes pour l'eau dans les Amériques : Mésusages, arrangements et changements sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03789769v1</w:t>
+                <w:t xml:space="preserve">hal-03699978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Conservation in Arizona Desert Cities: A socioecological fix to the oasis lifestyle?</w:t>
+                <w:t xml:space="preserve">La question environnementale dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian O'Neill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Faret; Jean-Yves Piboubès. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luttes pour l'eau dans les Amériques : Mésusages, arrangements et changements sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan, 2022, 9782091674803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699978v1</w:t>
+                <w:t xml:space="preserve">halshs-03789769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5234,64 +5234,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodocumentaire : La sécheresse et ses solutions en débat. Le cas des pénuries d’eau dans le climat semi-aride en Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/7m6q-1453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5466,64 +5466,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécheresse et ses solutions en débat. Le cas des pénuries d’eau dans le climat semi-aride de l’Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5554,64 +5554,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debating Drought and Its Solutions. The Case of Water Shortages in Arizona's Semi-Arid Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5719,51 +5719,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B045232"/>
+    <w:nsid w:val="26345876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5950,51 +5950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8091-2015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643737v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zr0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018298v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F O'Neill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8755" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102387" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ngs-2021-0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oneill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422asoc20190069r1vu2020L1AO" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. O&#8217;Neill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F.A. Bernat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8272" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.059.0041" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15512" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1417-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ottini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-294a39" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-d194bb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699978v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O'Neill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7m6q-1453" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN069" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8091-2015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692340v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zr0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018298v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F O'Neill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8755" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ngs-2021-0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102387" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oneill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422asoc20190069r1vu2020L1AO" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. O&#8217;Neill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F.A. Bernat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8272" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.059.0041" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15512" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1417-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ottini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-d194bb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-294a39" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O'Neill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7m6q-1453" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN069" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>