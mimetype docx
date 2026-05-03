--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -447,307 +447,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04643737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social connectivity of subsurface flows: Towards a better integration of the vertical dimension in socio‐hydrosystem studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion de l’eau et adaptation au changement climatique dans le bassin versant du fleuve Colorado : le cas de l’Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464, pp.34-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349729v2</w:t>
+                <w:t xml:space="preserve">halshs-04411327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l’eau et adaptation au changement climatique dans le bassin versant du fleuve Colorado : le cas de l’Arizona</w:t>
+                <w:t xml:space="preserve">Review of Goldstein, Jenny; Nost, Eric, eds, The Nature of Data: Infrastructures, Environments, Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 464, pp.34-42</w:t>
+              <w:t xml:space="preserve">H-Net Reviews in the humanities and social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04411327v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Goldstein, Jenny; Nost, Eric, eds, The Nature of Data: Infrastructures, Environments, Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The social connectivity of subsurface flows: Towards a better integration of the vertical dimension in socio‐hydrosystem studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H-Net Reviews in the humanities and social sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.e1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04018298v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locking in' Desalination in the U.S.-Mexico Borderlands: Path Dependency, Techno-Optimism and Climate Adaptation</w:t>
               </w:r>
@@ -1332,63 +1332,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WATER CONSERVATION IN DESERT CITIES: FROM THE SOCIOECOLOGICAL FIX TO GESTURES OF ENDURANCE</w:t>
+                <w:t xml:space="preserve">Water conservation in desert cities : from the socioecological fix to gestures of endurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Oneill</w:t>
+                <w:t xml:space="preserve">Brian F. O’Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
             </w:r>
@@ -1399,363 +1399,363 @@
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1809-4422asoc20190069r1vu2020L1AO⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091742v1</w:t>
+                <w:t xml:space="preserve">hal-04096602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes de la restauration d'une rivière asséchée dans le Sud-Ouest étatsunien : le cas de la Santa Cruz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building Consensus? The Production of a Water Conservation Discourse Through Twitter: The Water use it Wisely Campaign in Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Néel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.732.0078⟩</w:t>
+              <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17524032.2020.1821743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03147493v1</w:t>
+                <w:t xml:space="preserve">halshs-02985579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water conservation in desert cities : from the socioecological fix to gestures of endurance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paradoxes de la restauration d'une rivière asséchée dans le Sud-Ouest étatsunien : le cas de la Santa Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian F. O’Neill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1809-4422asoc20190069r1vu2020L1AO⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 732 (2), pp.78-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.732.0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096602v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03147493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Consensus? The Production of a Water Conservation Discourse Through Twitter: The Water use it Wisely Campaign in Arizona</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WATER CONSERVATION IN DESERT CITIES: FROM THE SOCIOECOLOGICAL FIX TO GESTURES OF ENDURANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Oneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17524032.2020.1821743⟩</w:t>
+              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1809-4422asoc20190069r1vu2020L1AO⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02985579v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la luzerne aux masterplanned communities : enjeux de la gestion de l’eau sur un front d’urbanisation, le cas de Buckeye en Arizona</w:t>
               </w:r>
@@ -1826,248 +1826,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social dimensions of a river’s environmental quality assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'extractivisme minier &amp;quot;depuis le Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13280-018-1089-9⟩</w:t>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Extractivisme : logiques d’un système d’accaparement, 59 (2), pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo1.059.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01893489v1</w:t>
+                <w:t xml:space="preserve">hal-02433573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'extractivisme minier &amp;quot;depuis le Nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The social dimensions of a river’s environmental quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Gouill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Extractivisme : logiques d’un système d’accaparement, 59 (2), pp.41-56. </w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.409-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecopo1.059.0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13280-018-1089-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433573v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01893489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Think of your house as a watershed ! » La récupération des eaux de pluie à Tucson, en Arizona : vers la diversification de l’approvisionnement en eau dans le Sud-Ouest étasunien ?</w:t>
               </w:r>
@@ -2144,51 +2144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental regulations and sustainable mining in the semi-arid American southwest: perspectives from the National Environmental Protection Act process for the Rosemont mine project (Arizona)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2274,51 +2274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflit environnemental et participation publique dans les zones semi-arides de l’Ouest des États-Unis : le projet minier de Rosemont (comté de Pima, Arizona)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2656,51 +2656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text mining et lexicométrie pour caractériser le discours environnemental sur les consommations urbaines de l'eau : analyse d'une stratégie de communication sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité minière, sociabilité domestique et machines. Témoignages sur l'évolution de la place des femmes dans les mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2909,208 +2909,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractivismo y medio ambiente en Arizona: une zona minera transfronteriza?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining territories and migrations at the Arizona/Sonora border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56º Congreso Internacional de Americanistas (ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Salamanque, Jul 2018, Salamanque, España</w:t>
+              <w:t xml:space="preserve">Pima County Man/Environment Observatory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025337v1</w:t>
+                <w:t xml:space="preserve">halshs-03151552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining territories and migrations at the Arizona/Sonora border</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extractivismo y medio ambiente en Arizona: une zona minera transfronteriza?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pima County Man/Environment Observatory Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tucson, United States</w:t>
+              <w:t xml:space="preserve">56º Congreso Internacional de Americanistas (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Salamanque, Jul 2018, Salamanque, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03151552v1</w:t>
+                <w:t xml:space="preserve">hal-02025337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extractivismo y medio ambiente en Arizona: une zona minera transfronteriza?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3187,64 +3187,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Eau et Connaissance. Les sciences humaines et sociales au cœur de la réservation des milieux aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
@@ -3267,286 +3267,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation sociale de la qualité de la rivière d’Ain</w:t>
+                <w:t xml:space="preserve">Conflit environnemental, développement durable et participation publique. Le cas de la mine de Rosemont dans le Pima County, Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Comby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Claude Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'échanges rivière d'Ain : les enseignements de la recherche pour l'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Villette-sur-Ain, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424604v1</w:t>
+                <w:t xml:space="preserve">hal-04618619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflit environnemental, développement durable et participation publique. Le cas de la mine de Rosemont dans le Pima County, Arizona</w:t>
+                <w:t xml:space="preserve">L’évaluation sociale de la qualité de la rivière d’Ain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Gouill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire d'échanges rivière d'Ain : les enseignements de la recherche pour l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Villette-sur-Ain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618619v1</w:t>
+                <w:t xml:space="preserve">halshs-01424604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From social to environmental struggles, the mining activities in Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution OHMI Pima County</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3571,77 +3571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de la rupture sur une rivière aménagée (Ain, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 AAG Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Detroit, Michigan, United States</w:t>
@@ -4057,51 +4057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4234,77 +4234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological issues of stream restoration in the semi-arid American Southwest: the case of the Santa Cruz River in Tucson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabExDRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4323,221 +4323,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le borderland Arizona/Sonora : le rôle des activités minières dans la construction d’une région transfrontalière (états-Unis/Mexique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Public participation in mining projects: the case study of the Rosemont Mine proposal in Southern Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRIIHM International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">TRAMINES 2018 - Socioenvironmental trajectories of mining territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03151731v1</w:t>
+                <w:t xml:space="preserve">hal-02025368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public participation in mining projects: the case study of the Rosemont Mine proposal in Southern Arizona</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le borderland Arizona/Sonora : le rôle des activités minières dans la construction d’une région transfrontalière (états-Unis/Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRAMINES 2018 - Socioenvironmental trajectories of mining territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">DRIIHM International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025368v1</w:t>
+                <w:t xml:space="preserve">halshs-03151731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le borderland Arizona/Sonora : le rôle des activités minières dans la construction d’une région transfrontalière (Etats-Unis/Mexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4575,51 +4575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le borderland Arizona/Sonora : le rôle des activités minières dans la construction d'une région transfrontalière (Etats-Unis/Mexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4964,51 +4964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drill, Baby, Drill : en Arizona, la Covid-19 utilisée pour faire passer un projet minier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5719,51 +5719,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26345876"/>
+    <w:nsid w:val="CDEBD3BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5950,51 +5950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8091-2015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692340v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zr0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018298v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F O'Neill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8755" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ngs-2021-0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102387" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oneill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422asoc20190069r1vu2020L1AO" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. O&#8217;Neill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F.A. Bernat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8272" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.059.0041" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15512" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1417-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ottini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-d194bb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-294a39" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O'Neill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7m6q-1453" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN069" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8091-2015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692340v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zr0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018298v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F O'Neill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8755" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ngs-2021-0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102387" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. O&#8217;Neill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422asoc20190069r1vu2020L1AO" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oneill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F.A. Bernat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8272" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.059.0041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15512" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1417-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ottini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-d194bb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-294a39" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O'Neill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7m6q-1453" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN069" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>