--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-8091-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=obAG12QAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,2235 +179,2235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maîtres d'Empire. Politique du stewardship dans l'Ouest américain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyzing the Publicization of Drought Debates in Arizona Newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Y. Roux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Advances in Computational Collective Intelligence, Springer, 2166 (2), pp.197-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04756961v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04692340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Publicization of Drought Debates in Arizona Newspapers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Débats médiatisés et numériques sur la sécheresse. Le cas des pénuries d’eau dans un climat semi-aride en Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zr0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04692340v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04643737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débats médiatisés et numériques sur la sécheresse. Le cas des pénuries d’eau dans un climat semi-aride en Arizona</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les maîtres d'Empire. Politique du stewardship dans l'Ouest américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Y. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11zr0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04643737v1</w:t>
+                <w:t xml:space="preserve">halshs-04756961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l’eau et adaptation au changement climatique dans le bassin versant du fleuve Colorado : le cas de l’Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 464, pp.34-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04411327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Goldstein, Jenny; Nost, Eric, eds, The Nature of Data: Infrastructures, Environments, Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H-Net Reviews in the humanities and social sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social connectivity of subsurface flows: Towards a better integration of the vertical dimension in socio‐hydrosystem studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), pp.e1703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wat2.1703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locking in' Desalination in the U.S.-Mexico Borderlands: Path Dependency, Techno-Optimism and Climate Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[LU] - The Accidental Ecosystem : people and wildlife in American cities, de Peter S. Alagona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation urbaine à la rareté de l’eau à Phoenix et à Tucson (Arizona) : une approche de political ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.38002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kian Goh, Form and Flow. The Spatial Politics of Urban Resilience and Climate Justice / Ihnji Jon, Cities in the Anthropocene: New Ecology and Urban Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.8755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Truth about Nature: Environmentalism in the Era of Post-Truth Politics and Platform Capitalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Global Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ngs-2021-0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with scarcity: The construction of the water conservation imperative in newspapers (1999–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71, pp.102387. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03500072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de la ressource en eau dans les desert cities d'Arizona : un enjeu pour le rêve suburbain à l'heure du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water conservation in desert cities : from the socioecological fix to gestures of endurance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">WATER CONSERVATION IN DESERT CITIES: FROM THE SOCIOECOLOGICAL FIX TO GESTURES OF ENDURANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Oneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1809-4422asoc20190069r1vu2020L1AO⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096602v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Consensus? The Production of a Water Conservation Discourse Through Twitter: The Water use it Wisely Campaign in Arizona</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Water conservation in desert cities : from the socioecological fix to gestures of endurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. O’Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17524032.2020.1821743⟩</w:t>
+              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1809-4422asoc20190069r1vu2020L1AO⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02985579v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes de la restauration d'une rivière asséchée dans le Sud-Ouest étatsunien : le cas de la Santa Cruz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building Consensus? The Production of a Water Conservation Discourse Through Twitter: The Water use it Wisely Campaign in Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Néel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.732.0078⟩</w:t>
+              <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17524032.2020.1821743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03147493v1</w:t>
+                <w:t xml:space="preserve">halshs-02985579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WATER CONSERVATION IN DESERT CITIES: FROM THE SOCIOECOLOGICAL FIX TO GESTURES OF ENDURANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paradoxes de la restauration d'une rivière asséchée dans le Sud-Ouest étatsunien : le cas de la Santa Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Oneill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1809-4422asoc20190069r1vu2020L1AO⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 732 (2), pp.78-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.732.0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091742v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03147493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la luzerne aux masterplanned communities : enjeux de la gestion de l’eau sur un front d’urbanisation, le cas de Buckeye en Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca F.A. Bernat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.8272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'extractivisme minier &amp;quot;depuis le Nord</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The social dimensions of a river’s environmental quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecopo1.059.0041⟩</w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.409-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13280-018-1089-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433573v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01893489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social dimensions of a river’s environmental quality assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'extractivisme minier &amp;quot;depuis le Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13280-018-1089-9⟩</w:t>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Extractivisme : logiques d’un système d’accaparement, 59 (2), pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo1.059.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01893489v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Think of your house as a watershed ! » La récupération des eaux de pluie à Tucson, en Arizona : vers la diversification de l’approvisionnement en eau dans le Sud-Ouest étasunien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vol. 10, n°3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.15512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental regulations and sustainable mining in the semi-arid American southwest: perspectives from the National Environmental Protection Act process for the Rosemont mine project (Arizona)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (2), pp.501-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-018-1417-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflit environnemental et participation publique dans les zones semi-arides de l’Ouest des États-Unis : le projet minier de Rosemont (comté de Pima, Arizona)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.019.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2396,1311 +2417,1311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought Awareness: Exploring the forms of partnerships in the process of publicizing drought in the media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WRRC 2024 Annual Conference Implementing Water Solutions Through Partnerships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Arizona Water Resources Research Center, Mar 2024, Tucson (Arizona ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04528713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDECO Connections, disconnections and reconnections in socio-hydrosystems: Does (in)visibility make the difference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDECO – Connexions, déconnexions et reconnexions dans les socio-hydrosystèmes : évaluer l’interface visible/invisible dans l’interaction entre les dimensions sociales et environnementales des socio-hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux Fessenheim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text mining et lexicométrie pour caractériser le discours environnemental sur les consommations urbaines de l'eau : analyse d'une stratégie de communication sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatorzieme Rencontre de Theo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Franche-Comté, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité minière, sociabilité domestique et machines. Témoignages sur l'évolution de la place des femmes dans les mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines, genre et natures : anthropologie des territoires extractifs,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water conservation in Arizona desert cities: fixing the water supply issue or questioning the oasis lifestyle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F O'Neill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International L'eau dans les Ameriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des hautes études de l'Amérique latine, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining territories and migrations at the Arizona/Sonora border</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extractivismo y medio ambiente en Arizona: une zona minera transfronteriza?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pima County Man/Environment Observatory Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tucson, United States</w:t>
+              <w:t xml:space="preserve">56º Congreso Internacional de Americanistas (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Salamanque, Jul 2018, Salamanque, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03151552v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractivismo y medio ambiente en Arizona: une zona minera transfronteriza?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mining territories and migrations at the Arizona/Sonora border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56º Congreso Internacional de Americanistas (ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Salamanque, Jul 2018, Salamanque, España</w:t>
+              <w:t xml:space="preserve">Pima County Man/Environment Observatory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025337v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extractivismo y medio ambiente en Arizona: une zona minera transfronteriza?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56º Congreso Internacional de Americanistas (ICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Salamanca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux habiter la rivière d’Ain : de la qualité perçue aux actions de restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Eau et Connaissance. Les sciences humaines et sociales au cœur de la réservation des milieux aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflit environnemental, développement durable et participation publique. Le cas de la mine de Rosemont dans le Pima County, Arizona</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’évaluation sociale de la qualité de la rivière d’Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire d'échanges rivière d'Ain : les enseignements de la recherche pour l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Villette-sur-Ain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618619v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation sociale de la qualité de la rivière d’Ain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conflit environnemental, développement durable et participation publique. Le cas de la mine de Rosemont dans le Pima County, Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'échanges rivière d'Ain : les enseignements de la recherche pour l'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Villette-sur-Ain, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424604v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From social to environmental struggles, the mining activities in Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution OHMI Pima County</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de la rupture sur une rivière aménagée (Ain, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ottini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. River 2015: integrated sciences and sustainable develpment of rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3710,962 +3731,962 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political ecologies of the South Platte river : A critical discourse analysis of the local press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani Oneill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 AAG Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Detroit, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connections, disconnections and reconnections in socio-hydrosystems: Towards a better integration of the vertical dimension?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyzing the forms of visibility and invisibility in the process of publicizing drought: Methodological proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AAG Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-294a39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-d194bb⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04091703v1</w:t>
+                <w:t xml:space="preserve">halshs-04121457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the forms of visibility and invisibility in the process of publicizing drought: Methodological proposals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les Observatoires Hommes-Milieux et le LabEx DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PEPR One Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-821985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-294a39⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04121457v1</w:t>
+                <w:t xml:space="preserve">hal-04161469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Observatoires Hommes-Milieux et le LabEx DRIIHM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Connections, disconnections and reconnections in socio-hydrosystems: Towards a better integration of the vertical dimension?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR One Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Denver, United States. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-d194bb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-821985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04161469v1</w:t>
+                <w:t xml:space="preserve">hal-04091703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the oasis-city to the desert-city. Urban adaptation to water scarcity in Phoenix and Tucson (Arizona)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journée annuelle de l'EUR H2O' Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological issues of stream restoration in the semi-arid American Southwest: the case of the Santa Cruz River in Tucson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabExDRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public participation in mining projects: the case study of the Rosemont Mine proposal in Southern Arizona</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le borderland Arizona/Sonora : le rôle des activités minières dans la construction d’une région transfrontalière (états-Unis/Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRAMINES 2018 - Socioenvironmental trajectories of mining territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">DRIIHM International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025368v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le borderland Arizona/Sonora : le rôle des activités minières dans la construction d’une région transfrontalière (états-Unis/Mexique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Public participation in mining projects: the case study of the Rosemont Mine proposal in Southern Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRIIHM International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">TRAMINES 2018 - Socioenvironmental trajectories of mining territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03151731v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le borderland Arizona/Sonora : le rôle des activités minières dans la construction d’une région transfrontalière (Etats-Unis/Mexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2018 Labex DRIIHM 8 – 10 octobre 2018, La bastide des Joncas La couronne (Martigues)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le borderland Arizona/Sonora : le rôle des activités minières dans la construction d'une région transfrontalière (Etats-Unis/Mexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Séminaire annuel du labex DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Couronne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4675,428 +4696,428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Conservation in Arizona Desert Cities: A socioecological fix to the oasis lifestyle?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La question environnementale dans les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Faret; Jean-Yves Piboubès. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luttes pour l'eau dans les Amériques : Mésusages, arrangements et changements sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan, 2022, 9782091674803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699978v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question environnementale dans les Amériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Water Conservation in Arizona Desert Cities: A socioecological fix to the oasis lifestyle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian O'Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopolitique des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathan, 2022, 9782091674803</w:t>
+              <w:t xml:space="preserve">Luttes pour l'eau dans les Amériques : Mésusages, arrangements et changements sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03789769v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Sea Mining, Nirvana Concepts, and the Horizon of Blue Injustice Ocean Nexus FATHOM - Critical Environmental Justice Blog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04619426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drill, Baby, Drill : en Arizona, la Covid-19 utilisée pour faire passer un projet minier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04411298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le golf est-il une activité essentielle ? Dilemme arizonien en temps de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04411289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5106,98 +5127,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au changement climatique : une nouvelle injonction capitaliste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matthieu Adam, Emeline Comby (dir.) Le capital dans la cité : une encyclopédie critique de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04411742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5207,126 +5228,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodocumentaire : La sécheresse et ses solutions en débat. Le cas des pénuries d’eau dans le climat semi-aride en Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Juanals</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/7m6q-1453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5336,100 +5357,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville-oasis à la ville désert. L'adaptation urbaine à la rareté de l'eau à Phoenix et à Tucson (Arizona)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Lyon, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020LYSEN069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03120676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5439,219 +5460,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécheresse et ses solutions en débat. Le cas des pénuries d’eau dans le climat semi-aride de l’Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Juanals</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04600792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debating Drought and Its Solutions. The Case of Water Shortages in Arizona's Semi-Arid Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Juanals</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04589242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5719,51 +5740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDEBD3BF"/>
+    <w:nsid w:val="7EA8FB44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5950,51 +5971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8091-2015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692340v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zr0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018298v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F O'Neill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8755" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ngs-2021-0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102387" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. O&#8217;Neill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422asoc20190069r1vu2020L1AO" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oneill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F.A. Bernat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8272" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.059.0041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15512" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1417-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ottini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-d194bb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-294a39" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O'Neill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7m6q-1453" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN069" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8091-2015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=obAG12QAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zr0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F O'Neill" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8755" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527487v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ngs-2021-0051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102387" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oneill" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422asoc20190069r1vu2020L1AO" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. O&#8217;Neill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.732.0078" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F.A. Bernat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8272" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.059.0041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15512" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1417-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0189" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ottini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-294a39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091703v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-d194bb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025368v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025376v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O'Neill" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7m6q-1453" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEN069" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>