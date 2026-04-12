--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (19)</w:t>
+        <w:t xml:space="preserve">Rapport (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -302,233 +302,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;3ARue du Lycée&amp;quot;. Entre cave et jardins, un aperçu de l'histoire du quartier Vannerie</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;Place d'Armes, Boulevard Pasteur&amp;quot;. Regards inédits sur l'évolution urbaine d'Auxonne du Haut-Empire (Ier s.) au début de l'époque contemporaine (XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 80 p</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Recq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510143v1</w:t>
+                <w:t xml:space="preserve">hal-05510151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;Place d'Armes, Boulevard Pasteur&amp;quot;. Regards inédits sur l'évolution urbaine d'Auxonne du Haut-Empire (Ier s.) au début de l'époque contemporaine (XIXe s.)</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;3ARue du Lycée&amp;quot;. Entre cave et jardins, un aperçu de l'histoire du quartier Vannerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Recq</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05510151v1</w:t>
+                <w:t xml:space="preserve">hal-05510143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Meursault &amp;quot;En Maison Dieu&amp;quot;. Évaluation archéologique aux abords de la léproserie de Meursault</w:t>
               </w:r>
@@ -950,1102 +950,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03592547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique médiévale et moderne (12e - 17e siècles) en Bourgogne :production, consommation, diffusion. Projet Collectif de Recherches 2018-2021. Bilan 2020-Programmation 2021</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture; DRAC Bourgogne - Franche-Comté; Inrap Bourgogne - Franche-Comté; ARTEHIS. 2021</w:t>
+                <w:t xml:space="preserve">Salives, Côte-d'Or, « Rue d'Amont ». Une occupation multiphasée, du Ier s. à nos jours, sur le site du château de Salives : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vergine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dijon : Inrap BFC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150132v1</w:t>
+                <w:t xml:space="preserve">hal-05586930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Venoy &amp;quot;Route de Quenne&amp;quot;. Évaluation archéologique de l'extension de la Zone d'Activités de Venoy - Zone ouest</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2021, 54 p</w:t>
+                <w:t xml:space="preserve">La céramique médiévale et moderne (12e - 17e siècles) en Bourgogne :production, consommation, diffusion. Projet Collectif de Recherches 2018-2021. Bilan 2020-Programmation 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture; DRAC Bourgogne - Franche-Comté; Inrap Bourgogne - Franche-Comté; ARTEHIS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04342805v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24-26 cours Fleury : Dijon : rapport de diagnostic archéologique</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2020, 1 vol. (63 p.)</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Venoy &amp;quot;Route de Quenne&amp;quot;. Évaluation archéologique de l'extension de la Zone d'Activités de Venoy - Zone ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2021, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04558187v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indices d'une occupation médiévale : Châtenoy-le-Royal, rue Mozart : rapport de diagnostic archéologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">24-26 cours Fleury : Dijon : rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2019, 1 vol. (p. 66)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2020, 1 vol. (63 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557775v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique médiévale et moderne (12e-17e siècle) en Bourgogne : production, consommation, diffusion. Projet Collectif de Recherches 2018-2021</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des indices d'une occupation médiévale : Châtenoy-le-Royal, rue Mozart : rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lise Bugnon-Labaune</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication - DRAC Bourgogne SRA; UMR 6298 ARTEHIS; Université de Bourgogne; Inrap. 2019</w:t>
+                <w:t xml:space="preserve">Annamaria Latron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Goutelard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2019, 1 vol. (p. 66)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982403v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salives, Sombernon, Vitteaux (Côte-d'Or). Les agglomérations d'origine castrale au Moyen Âge en Bourgogne du nord (Auxois et Montagne). Rapport de prospection thématique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La céramique médiévale et moderne (12e-17e siècle) en Bourgogne : production, consommation, diffusion. Projet Collectif de Recherches 2018-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Bugnon-Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication - DRAC Bourgogne SRA; UMR 6298 ARTEHIS; Université de Bourgogne; Inrap. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lacaille</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02455957v1</w:t>
+                <w:t xml:space="preserve">hal-01982403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations de l'Antiquité au Moyen Âge en périphérie de l'abbaye Saint-Martin (Ier_XVe s.) : Autun, Saint-Pantaléon, Avenue de la République (Saône-et-Loire)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2018, 1 vol. (208 p.)</w:t>
+                <w:t xml:space="preserve">Salives, Sombernon, Vitteaux (Côte-d'Or). Les agglomérations d'origine castrale au Moyen Âge en Bourgogne du nord (Auxois et Montagne). Rapport de prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vergine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lacaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Bourgogne-Franche-Comté. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05057734v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occupation de la plaine alluviale des Tilles aux époques antique et médiévale : Arceau, Le Grand Charmot, L'Ordorat : rapport de diagnostic archéologique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occupations de l'Antiquité au Moyen Âge en périphérie de l'abbaye Saint-Martin (Ier_XVe s.) : Autun, Saint-Pantaléon, Avenue de la République (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2018, 1 vol. (208 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04557746v1</w:t>
+                <w:t xml:space="preserve">hal-05057734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-6, rue Alfred de Musset. Indices d'une occupation antique en bordure du Suzon : Dijon : rapport de diagnostic archéologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">L'occupation de la plaine alluviale des Tilles aux époques antique et médiévale : Arceau, Le Grand Charmot, L'Ordorat : rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+                <w:t xml:space="preserve">Nicolas Tikonoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2017, 1 vol. (91 p.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557972v1</w:t>
+                <w:t xml:space="preserve">hal-04557746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l'histoire du château de Meauce. Saincaize-Meauce, Nièvre.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2-6, rue Alfred de Musset. Indices d'une occupation antique en bordure du Suzon : Dijon : rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Latron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2017, 1 vol. (91 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-01830549v1</w:t>
+                <w:t xml:space="preserve">hal-04557972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données sur l'histoire du château de Meauce. Saincaize-Meauce, Nièvre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Bugnon-Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01830549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cathédrale Saint-Lazare, chapelle Saint-Joseph : Autun (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2014, 132 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2055,225 +2173,225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourir à Sevrey (Saône-et-Loire) au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Gouérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sordoillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 74, pp.283-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers de potiers du haut Moyen Âge du 8 rue Georges Brusson à Sevrey (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2283,466 +2401,466 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72, pp.359-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos d’un lot de graines découvert au pied de l’église Saint-Martin à Grévilly (Saône-et-Loire) associé à la sépulture d’un périnatal aux X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Staniaszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (1), https://journals.openedition.org/cem/19099. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.19099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03758520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes d'archéologie et d'histoire locale, 2014 - 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société Eduenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (3), pp.144-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la morphogénèse d’un village de Bresse : Romenay (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la morphogénèse d’un village de Bresse : Romenay (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (2), https://journals.openedition.org/cem/pdf/15704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.15704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2752,147 +2870,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches archéologiques des bourgs et villages dans le Centre-Est de la France au Moyen Âge et aux Temps modernes (XIe – XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morel-Lecornué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellébore Segain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2902,154 +3020,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle, pré-actes du colloque international Corpus, Dijon, 4-7 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORPUS, 79 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3059,231 +3177,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurey-sur-Ouche, 32 rue de l’Aule « Les Charmilles » et lot « La Velle », rue de la Gare (Côte-d'Or, Bourgogne-Franche-Comté)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pertuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , 46, 2 vol. (326, 333 p.), 2024, Documents d’archéologie préventive 46, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/w9ey-gh39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Passé] à table. Fragments d'une histoire dijonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In fine; Musée archéologique de Dijon, 110 p., 2021, 978-2-38203-026-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3293,111 +3411,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pots aux tacots : évolution d’un quartier dijonnais, entre 1800 et 1950 : la fouille préventive du 8 rue de Colmar à Dijon (Côte-d’Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morel-Lecornué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'archéologie de Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, Nov 2021, Dijon, France. pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3407,91 +3525,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges dans le Val de Saône à l’époque mérovingienne : regards croisés sur les productions de céramiques et de sarcophages de grès en Saône-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -3504,88 +3622,88 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-275, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3732,51 +3850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510151v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Badel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bigeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04558187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goutelard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02455957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tikonoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15704" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hauchart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casadebaig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Badel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bigeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roussey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04558187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goutelard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02455957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacaille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tikonoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15704" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hauchart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casadebaig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>