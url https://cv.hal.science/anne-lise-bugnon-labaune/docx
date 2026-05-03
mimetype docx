--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -66,2104 +66,2254 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches archéologiques des bourgs et villages dans le Centre-Est de la France au Moyen Âge et aux Temps modernes (XIe – XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morel-Lecornué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guicheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellébore Segain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;19 Rue Colonel Denfert&amp;quot;. Investigations sur un quartier urbain médiéval et au couvent des Ursulines d'Auxonne (XIVe-XIXe s.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;Rue Diderot et 39-41 Rue Vannerie&amp;quot;. Bâti médiéval et fortification moderne sous les anciennes promenades du rempart Saint-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 119 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 238 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510127v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;Rue Diderot et 39-41 Rue Vannerie&amp;quot;. Bâti médiéval et fortification moderne sous les anciennes promenades du rempart Saint-Nicolas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;19 Rue Colonel Denfert&amp;quot;. Investigations sur un quartier urbain médiéval et au couvent des Ursulines d'Auxonne (XIVe-XIXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 238 p</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 119 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510120v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;Place d'Armes, Boulevard Pasteur&amp;quot;. Regards inédits sur l'évolution urbaine d'Auxonne du Haut-Empire (Ier s.) au début de l'époque contemporaine (XIXe s.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;3ARue du Lycée&amp;quot;. Entre cave et jardins, un aperçu de l'histoire du quartier Vannerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 157 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510151v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;3ARue du Lycée&amp;quot;. Entre cave et jardins, un aperçu de l'histoire du quartier Vannerie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;Place d'Armes, Boulevard Pasteur&amp;quot;. Regards inédits sur l'évolution urbaine d'Auxonne du Haut-Empire (Ier s.) au début de l'époque contemporaine (XIXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 80 p</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Recq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510143v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Meursault &amp;quot;En Maison Dieu&amp;quot;. Évaluation archéologique aux abords de la léproserie de Meursault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lachiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2023, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie d'un faubourg dijonnais. Deuxième partie. Rive droite de l'Ouche, les vestiges de l'Hôpital du Saint-Esprit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chopelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2022, pp.404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie d'un faubourg dijonnais. Quatrième partie. Paléo-chenaux de l'Ouche, labours du XIII e s et niveaux de chantier liés à la construction du nouvel hôpital. Fouille de la cour Morelet, surveillance de tranchée, cour Grangier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chopelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Listrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2022, pp.279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale et moderne (12e-17e siècles) en Bourgogne : production, consommation, diffusion. Projet Collectif de Recherches 2018-2021. Bilan 2018-2021 - Programmation 2022-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Bizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture; DRAC Bourgogne-Franche-Comté; Inrap Bourgogne-Franche-Comté; ARTEHIS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03592547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salives, Côte-d'Or, « Rue d'Amont ». Une occupation multiphasée, du Ier s. à nos jours, sur le site du château de Salives : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dijon : Inrap BFC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale et moderne (12e - 17e siècles) en Bourgogne :production, consommation, diffusion. Projet Collectif de Recherches 2018-2021. Bilan 2020-Programmation 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Bizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture; DRAC Bourgogne - Franche-Comté; Inrap Bourgogne - Franche-Comté; ARTEHIS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Venoy &amp;quot;Route de Quenne&amp;quot;. Évaluation archéologique de l'extension de la Zone d'Activités de Venoy - Zone ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2021, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24-26 cours Fleury : Dijon : rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2020, 1 vol. (63 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des indices d'une occupation médiévale : Châtenoy-le-Royal, rue Mozart : rapport de diagnostic archéologique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Salives, Sombernon, Vitteaux (Côte-d'Or). Les agglomérations d'origine castrale au Moyen Âge en Bourgogne du nord (Auxois et Montagne). Rapport de prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vergine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2019, 1 vol. (p. 66)</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lacaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Bourgogne-Franche-Comté. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557775v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique médiévale et moderne (12e-17e siècle) en Bourgogne : production, consommation, diffusion. Projet Collectif de Recherches 2018-2021</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication - DRAC Bourgogne SRA; UMR 6298 ARTEHIS; Université de Bourgogne; Inrap. 2019</w:t>
+                <w:t xml:space="preserve">Des indices d'une occupation médiévale : Châtenoy-le-Royal, rue Mozart : rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Latron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Goutelard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2019, 1 vol. (p. 66)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982403v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salives, Sombernon, Vitteaux (Côte-d'Or). Les agglomérations d'origine castrale au Moyen Âge en Bourgogne du nord (Auxois et Montagne). Rapport de prospection thématique</w:t>
+                <w:t xml:space="preserve">La céramique médiévale et moderne (12e-17e siècle) en Bourgogne : production, consommation, diffusion. Projet Collectif de Recherches 2018-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vergine</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Bourgogne-Franche-Comté. 2019</w:t>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Bugnon-Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication - DRAC Bourgogne SRA; UMR 6298 ARTEHIS; Université de Bourgogne; Inrap. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455957v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations de l'Antiquité au Moyen Âge en périphérie de l'abbaye Saint-Martin (Ier_XVe s.) : Autun, Saint-Pantaléon, Avenue de la République (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2018, 1 vol. (208 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation de la plaine alluviale des Tilles aux époques antique et médiévale : Arceau, Le Grand Charmot, L'Ordorat : rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tikonoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-6, rue Alfred de Musset. Indices d'une occupation antique en bordure du Suzon : Dijon : rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2017, 1 vol. (91 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur l'histoire du château de Meauce. Saincaize-Meauce, Nièvre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01830549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathédrale Saint-Lazare, chapelle Saint-Joseph : Autun (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2014, 132 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2173,850 +2323,700 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourir à Sevrey (Saône-et-Loire) au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Gouérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sordoillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 74, pp.283-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers de potiers du haut Moyen Âge du 8 rue Georges Brusson à Sevrey (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72, pp.359-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos d’un lot de graines découvert au pied de l’église Saint-Martin à Grévilly (Saône-et-Loire) associé à la sépulture d’un périnatal aux X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Staniaszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (1), https://journals.openedition.org/cem/19099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.19099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03758520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes d'archéologie et d'histoire locale, 2014 - 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société Eduenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (3), pp.144-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la morphogénèse d’un village de Bresse : Romenay (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la morphogénèse d’un village de Bresse : Romenay (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (2), https://journals.openedition.org/cem/pdf/15704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.15704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613451v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05272913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3204,77 +3204,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurey-sur-Ouche, 32 rue de l’Aule « Les Charmilles » et lot « La Velle », rue de la Gare (Côte-d'Or, Bourgogne-Franche-Comté)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pertuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Passé] à table. Fragments d'une histoire dijonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3425,64 +3425,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pots aux tacots : évolution d’un quartier dijonnais, entre 1800 et 1950 : la fouille préventive du 8 rue de Colmar à Dijon (Côte-d’Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morel-Lecornué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'archéologie de Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, Nov 2021, Dijon, France. pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3539,77 +3539,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges dans le Val de Saône à l’époque mérovingienne : regards croisés sur les productions de céramiques et de sarcophages de grès en Saône-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -3850,51 +3850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Badel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bigeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roussey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04558187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goutelard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02455957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacaille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tikonoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15704" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hauchart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casadebaig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hauchart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Badel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bigeard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roussey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04558187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02455957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goutelard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tikonoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19099" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe Ferreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15704" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casadebaig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>