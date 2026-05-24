--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -250,272 +250,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;Rue Diderot et 39-41 Rue Vannerie&amp;quot;. Bâti médiéval et fortification moderne sous les anciennes promenades du rempart Saint-Nicolas</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;19 Rue Colonel Denfert&amp;quot;. Investigations sur un quartier urbain médiéval et au couvent des Ursulines d'Auxonne (XIVe-XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 238 p</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 119 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510120v1</w:t>
+                <w:t xml:space="preserve">hal-05510127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;19 Rue Colonel Denfert&amp;quot;. Investigations sur un quartier urbain médiéval et au couvent des Ursulines d'Auxonne (XIVe-XIXe s.)</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;Rue Diderot et 39-41 Rue Vannerie&amp;quot;. Bâti médiéval et fortification moderne sous les anciennes promenades du rempart Saint-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgie Baudry</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 238 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Listrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05510127v1</w:t>
+                <w:t xml:space="preserve">hal-05510120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;3ARue du Lycée&amp;quot;. Entre cave et jardins, un aperçu de l'histoire du quartier Vannerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -572,64 +572,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Recq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -791,51 +791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -883,90 +883,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie d'un faubourg dijonnais. Quatrième partie. Paléo-chenaux de l'Ouche, labours du XIII e s et niveaux de chantier liés à la construction du nouvel hôpital. Fouille de la cour Morelet, surveillance de tranchée, cour Grangier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chopelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Listrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2022, pp.279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1119,51 +1119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salives, Côte-d'Or, « Rue d'Amont ». Une occupation multiphasée, du Ier s. à nos jours, sur le site du château de Salives : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,51 +1447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24-26 cours Fleury : Dijon : rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1539,51 +1539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salives, Sombernon, Vitteaux (Côte-d'Or). Les agglomérations d'origine castrale au Moyen Âge en Bourgogne du nord (Auxois et Montagne). Rapport de prospection thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,51 +1644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des indices d'une occupation médiévale : Châtenoy-le-Royal, rue Mozart : rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1959,51 +1959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tikonoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2173,51 +2173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2994,420 +2994,420 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurey-sur-Ouche, 32 rue de l’Aule « Les Charmilles » et lot « La Velle », rue de la Gare (Côte-d'Or, Bourgogne-Franche-Comté)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pertuisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 46, 2 vol. (326, 333 p.), 2024, Documents d’archéologie préventive 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/w9ey-gh39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Passé] à table. Fragments d'une histoire dijonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In fine; Musée archéologique de Dijon, 110 p., 2021, 978-2-38203-026-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle, pré-actes du colloque international Corpus, Dijon, 4-7 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORPUS, 79 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608861v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-03613443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3850,51 +3850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hauchart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Badel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bigeard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roussey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04558187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02455957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goutelard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tikonoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19099" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe Ferreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15704" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casadebaig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hauchart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Badel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bigeard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roussey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04558187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02455957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goutelard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tikonoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.19099" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe Ferreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15704" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03613443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casadebaig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>