--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1983,273 +1983,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Braking Performances of a Railway Fe-Cu-C Sintered Pad</w:t>
+                <w:t xml:space="preserve">Performances à échelle réduite de matériaux de friction pour le freinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rapontchombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mège-Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Cristol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe’s braking technology conference &amp; exhibition - EuroBrake 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t>
+              <w:t xml:space="preserve">28e Journées Internationales Francophones de Tribologie JIFT2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769060v1</w:t>
+                <w:t xml:space="preserve">hal-01769051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances à échelle réduite de matériaux de friction pour le freinage</w:t>
+                <w:t xml:space="preserve">Characterization of Braking Performances of a Railway Fe-Cu-C Sintered Pad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rapontchombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mège-Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Journées Internationales Francophones de Tribologie JIFT2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Europe’s braking technology conference &amp; exhibition - EuroBrake 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769051v1</w:t>
+                <w:t xml:space="preserve">hal-01769060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale third body characterization</w:t>
               </w:r>
@@ -2324,377 +2324,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Rockwool fibre morphology and size on brake friction material microstructure and properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Makni</w:t>
+                <w:t xml:space="preserve">Sensibilité des performances tribologiques des matériaux de friction aux effets de la durée de post cuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Elleuch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Desplanques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Advances in Mechanical Engineering and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">27 Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766344v1</w:t>
+                <w:t xml:space="preserve">hal-01766411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the glass fibers addition on tribological behavior and braking performances of organic matrix composites for brake lining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Baklouti</w:t>
+                <w:t xml:space="preserve">Effect of Rockwool fibre morphology and size on brake friction material microstructure and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Desplanques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riadh Elleuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Int. Conf. On Wear of Material, WOM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">6th International Conference on Advances in Mechanical Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766438v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité des performances tribologiques des matériaux de friction aux effets de la durée de post cuisson</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
+                <w:t xml:space="preserve">Impact of the glass fibers addition on tribological behavior and braking performances of organic matrix composites for brake lining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Elleuch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Desplanques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th Int. Conf. On Wear of Material, WOM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766411v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing cast-iron material for improvement of truck brake disc lifespan</w:t>
               </w:r>
@@ -4397,201 +4397,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing material for improvement of truck brake disc lifespan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of graphite lamella size in grey cast iron: impact on the friction and damage mechanisms activated during braking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Cristol</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Regheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Desplanques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe’s braking technology conference &amp; exhibition - EuroBrake 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">World Tribology Congress 2013,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768060v1</w:t>
+                <w:t xml:space="preserve">hal-01768264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphite morphology modification for improvement of truck brake disc lifespan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing material for improvement of truck brake disc lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Cristol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4601,122 +4597,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Regheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2M Annual Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Europe’s braking technology conference &amp; exhibition - EuroBrake 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768274v1</w:t>
+                <w:t xml:space="preserve">hal-01768060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing material for improvement of truck brake disc lifespan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphite morphology modification for improvement of truck brake disc lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Collignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4726,194 +4722,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Regheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Wear of Materials 2013, WOM2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Portland, United States</w:t>
+              <w:t xml:space="preserve">SF2M Annual Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768020v1</w:t>
+                <w:t xml:space="preserve">hal-01768274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of graphite lamella size in grey cast iron: impact on the friction and damage mechanisms activated during braking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing material for improvement of truck brake disc lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Balloy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Regheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Tribology Congress 2013,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Torino, Italy</w:t>
+              <w:t xml:space="preserve">19th International Conference on Wear of Materials 2013, WOM2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768264v1</w:t>
+                <w:t xml:space="preserve">hal-01768020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la durée de vie des disques de frein poids lourds : Méthodologie pour la validation de solutions matériaux</w:t>
               </w:r>
@@ -6377,51 +6377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Briatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Davin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483563v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard, Aur&#233;lien, Thomas Davin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Desplanques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delattre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Henrion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Baklouti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hentati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Makni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makni Fatma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy Spinel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Serrano Munoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rapontchombo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Rapotchombo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02173195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Mann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Serrano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1910" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769060v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Osterle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Makni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Njiwa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Collignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lejay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hauss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regheere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768020v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dourgaparsad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.07.086" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Touzin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.128016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44251-024-00055-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.057" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Kossman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Serrano-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3158-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115588966" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tumbajoy-Spinel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Briatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Davin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483563v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard, Aur&#233;lien, Thomas Davin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Desplanques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delattre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Henrion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Baklouti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hentati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Makni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makni Fatma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tumbajoy Spinel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Serrano Munoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rapontchombo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Rapotchombo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02173195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Mann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Serrano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1910" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Osterle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Makni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Njiwa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Collignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lejay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hauss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regheere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dourgaparsad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.07.086" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Touzin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.128016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44251-024-00055-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.057" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Kossman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Serrano-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3158-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115588966" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tumbajoy-Spinel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>