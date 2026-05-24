--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Lise Develle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de Recherche CNRS en analyses chimiques et caractérisation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-lise-develle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2824-4106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253119383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-hispanic wetland irrigation and metallurgy in the South Andean Altiplano (Intersalar Region, Bolivia, XIVth and XVth century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 338, pp.108826. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene variations in Lake Titicaca water level and their implications for sociopolitical developments in the central Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherilyn. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2215882120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb dispersion pathways in mountain soils contaminated by ancient mining and smelting activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.105556. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of metallurgical atmospheric contamination in a mountainous catchment: A delayed response of Pb contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.165127. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Younger Dryas to Holocene climate transition favour high seismicity rates in the north-western Alps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomard Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (2), pp.538-568. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.13050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and expanding the Late-Glacial and Holocene tephrochronological framework of France: A new contribution from the Chaîne des Puys volcanic field in the Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2021.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Millennia of Complexity and Variability in a Perialpine Socioecological System (Savoie, France): The Contribution of Palynology and sedaDNA Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.866781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and sedimentological dynamics during the Maya early Anthropocene : responses to anthropogenic and climate drivers and socio-environmental implications in the hinterland of Naachtun (El Infierno bajo, Peten, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydropower management on the sediment composition and metabolism of a small Alpine lake Effets de la gestion hydroélectrique sur la composition des sédiments et le métabolisme d'un petit lac alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroécologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.1. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hydro/2021003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-millennial human impacts and climate change during the Maya early Anthropocene: implications on hydro-sedimentary dynamics and socio-environmental trajectories (Naachtun, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.107458. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies during the Holocene in the South Caucasus (Vanevan, Armenia): A multiproxy approach including pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107297. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active subaquatic fault segments in Lake Iznik along the middle strand of the North Anatolian Fault, NW Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaldo Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.e2020TC006404. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Chlordecone Resurrection by Glyphosate in French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.2296-2306. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c05207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03124787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1600 year-long sedimentary record of tsunamis and hurricanes in the Lesser Antilles (Scrub Island, Anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 412, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven fluxes of organic-bound uranium to an alpine lake overthe Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 783, pp.146878. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene Mongolian climate and environment reconstructions from brGDGTs, NPPs and pollen transfer functions for Lake Ayrag: Paleoclimate implications for Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.107235. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early human impact on soils and hydro-sedimentary systems: Multi-proxy geoarchaeological analyses from La Narse de la Sauvetat (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (12), pp.1780-1800. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620950390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Vayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.107395. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106076. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of anthropogenic activities in legacy sediments from the Eure River, a major tributary of the Seine Estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 190, pp.104513. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.109462. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-long record of flood frequency in the Southern Alps (Lake Iseo, Italy) under human and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on lake sediment DNA from the catchment: importance of taphonomic and analytical issues on the record quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Franscesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (14676), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50339-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 662, pp.903-914. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of early anthropogenic effects on recent lake eutrophication (Lake Bénit, northern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2018.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced mercury deposition by Amazonian orographic precipitation: Evidence from high-elevation Holocene records of the Lake Titicaca region (Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Escobar-Torrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 551, pp.577-587. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000-year environmental history and soil erosion record inferred from the deep sediments of Lake Pavin (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 497, pp.218-233. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01719229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1777-1799. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-kyr record of flood frequency and intensity in the western Mediterranean Alps – Interplay of solar and temperature forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 121 - 135. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.39 - 52. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01394967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in alpine pedogenetic processes: Effect of millennial agro-pastoralism activities (French-Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 306, pp.217-236. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One thousand seven hundred years of interaction between glacial activity and flood frequency in proglacial Lake Muzelle (western French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (03), pp.407-422. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary impacts of recent moderate earthquakes from the shelves to the basin floor in the western Gulf of Corinth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Hubert-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 384, pp.81-102. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last millennium sedimentation in the Gulf of Cariaco (NE Venezuela): Evidence for morphological changes of gulf entrance and possible relations with large earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (1), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hundred year record of industrial and urban development in French Alps combining Hg accumulation rates and isotope composition in sediment archives from Lake Luitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Desplanquee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 431, pp.10--19. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term dynamics in microbial eukaryotes communities: a palaeolimnological view based on sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (23), pp.5925-5943. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion record in Lake La Thuile sediments (Prealps, France): Evidence of montane landscape dynamics throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.350-364. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615609750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feldspar composition as an efficient tool for tephra identification: a case study from Holocene and Lateglacial lacustrine sequences (Jura, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.569-583. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic changes in northern Levant over the past 400,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term relationships among pesticide applications, mobility, and soil erosion in a vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (4), pp.15647-15652. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1411512111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 250 ka sedimentary record from a small karstic lake in the Northern Levant (Yammoûneh, Lebanon) Paleoclimatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 305 (1-4), pp.10-27. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability in the Northern Levant: a 250 ka multiproxy record from the Yammoûneh (Lebanon) sedimentary sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van Campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.1261-1284. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-1261-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Holocene volcanic ash fallout in the Yammoûneh lacustrine basin (Lebanon): Tephrochronological implications for the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186, pp.416-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et spatialisation de retombées de cendres volcaniques tardiglaciaires dans les massifs des Vosges et du Jura, et le plateau Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IMU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Late Glacial to Holocene climatic transition trigger large earthquakes in the Western Alps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy geoarchaeological approach reveals early anthropogenic impacts on soils and hydrosedimentary systems of Limagne plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M Ledger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and sedimentological dynamics during the Maya early Anthropocene: responses to anthropogenic and climate drivers and socio-environmental implications in the hinterland of Naachtun (El Infierno bajo, Petén, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls of climate and organic matter on uranium fluxes to lake sediments over the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Lyon ( virtual ), France. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03523111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to turn kilos of mud into megabytes of data? 10 years of efforts in curating lake sediment cores and their associated results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. https://meetingorganizer.copernicus.org/EGU21/EGU21-15037.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, exploitation et gestion de la ressource édaphique dans les Basses Terre mayas : cas de l’agrosystème des bajos du territoire de Naachtun au Préclassique et au Classique (Petén, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dautriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "L’archéopédologie : une approche interdisciplinaire des interactions sols/sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies in the South Caucasus (Vanevan, Armenia): a multiproxy approach including pollen, NPPs and brGDGTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac d'Aiguebelette, une archive de la sismicité dans les Alpes françaises depuis la dernière période glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy and multi-method Mongolian late Holocene climate and environment reconstructions from Lake Ayrag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun (Petén, Guatemala) entre 1500 av. et 1000 apr. J.-C. Développements méthodologiques et résultats préliminaires d'une approche systémique multiscalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nondédéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.204-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablishing the first continuous Holocene tephrostratigraphy on Kerguelen Archipelago, subantarctic Indian Oean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Servettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Agro-System of the Wetlands in the Central Maya Lowlands: Land Use Sustainability and the Joint Water Management (Hinterland of Naachtun, Petén Tropical Forest, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hyperspectral and XRF analyses to reconstruct high-resolution past flood frequency from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pigmentotheque: presentation of a set of geological standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-agro-system of the wetlands in the Central Maya Lowlands: the wetland features of the bajos in the hinterland of Naachtun (Petén tropical forest, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bompard M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millennial Tropical Agricultures - Cross-cutting approaches to global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 kyr record of flood and environmental changes in Southern Alps (Lake Iseo, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois millénaires d’impact anthropique sur les sols et le système morpho-sédimentaire de la Narse de la Sauvetat (Auvergne, Fr.) du Néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2018, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les minerais de plomb des Alpes françaises du nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Deloule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2017, Thillot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G F Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2017, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of natural hazards and human activities on change of sedimentation patterns: The case of Lake Yamanaka (Fuji Five Lakes, Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lamair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Hubert-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam El Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BELQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of millennial agro-pastoralism activities on pedogenetic processes in two altitudinal contexts of the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES - GloSS Working Group- Database Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL, 2017, Louvain La neuve, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incipient Anthropocene: Evidence dor Human Dominated High Altitude Landscapes in the Southern French Alps and Mediterranean Mountain Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Creating the Anthropocene – Natural and Cultural Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Shizuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The search for the Anthropocene in the French Alps – integrating archaeological and palaeoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Creating the Anthropocene – Natural and Cultural Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Shizuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Hololocene mercury deposition history in Lake Chungara (4500 m. a.s.l., Chile): Influence of volcanic eruptions and changes in Paleolimnoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Providence (RI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source to sink, from erosion to sedimentary archives, 18th Joint Geomorphological Meeting (JGM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid to Late Holocene flood frequency and intensity in Northern French Alps (Lake Savine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Whilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES Cross-community workshop on past flood variability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is dam removal a benefit for environment ? Input of sedimentary archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Koltato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling-driven reworking of a MTD’s fine-grained plume : an example at the Cariaco Basin/Cariaco Gulf connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.2016 - 2105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling-driven reworking of a MTD's fine-grained plume: an example at the Cariaco Basin/Cariaco Gulf connection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’érosion des sols et anthropisation en Auvergne : étude comparée de systèmes lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of lake history using nondestructive methods. A first record of organic endmember in sediments using solid phase fluorescence (Lake Noir Inférieur, Aiguilles Rouges Massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle climatique sur la sédimentation et la limnologie du lac Pavin (Auvergne) au cours des derniers 7000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauger Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès biannuel de l’ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ore remobilization by thermal waters: example from the active geothermal field of Takab and Angouran, NW Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahnaz Daliran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SGA meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, France. pp. 533-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary impacts of recent moderate earthquakes in different settings in the Western Gulf of Corinth, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International INQUA Meeting on Paleoseismology, Active Tectonics and Archaeoseismology, 19-24 April 2015, Pescina, Fucino Basin, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Pescina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01196051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et spatialisation des retombées en plomb atmosphérique dans les Alpes françaises au cours des derniers millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès biannuel de l’ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l’évolution du paysage du lac de La Thuile (874 m, Massif des Bauges) durant l’Holocène : mise en évidence d’une domination des processus érosifs liés à l’homme à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene evolution of a montane lake catchment inferred from multiproxy sediment analysis: climatic and anthropic impacts in french prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des activités agricoles et pastorales dans les Alpes françaises : un nouveau regard fourni par l’ADN sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoflood activity and climate change over the last 2000 years recorded by high altitude alpine lake sediments in Western French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining natural versus cultural coloured rocks (‘pigments’) at Nawarla Gabarnmang, a 48,000-50,000 year old Aboriginal site in northern Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Pavin paleolimnology and sedimentary records of regional Natural Hazards over the last 7000 years (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental changes on lacustrine dynamics in the Lake Pavin over the last 7,000 years (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International MAAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Santiago de Querétaro, Mexico. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of extreme flood events stratigraphy from two nearby sediment records, Western French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du CoreScanner pour le traçage des métaux dans des travertins d’Iran.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Corelogging,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term impact of pesticides use on vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Göttingen, DEU., 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution tardi-glaciaire et holocene d'un bassin versant de moyenne montagne (lac de la Thuile, massif des Bauges) : impacts climatique et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haute-resolution sur la séquence sédimentaire de Shriek: changements de l'environnement au cours du néolithique dans la vallée du Rhin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Toonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des activités agro-pastorale et des paysages de montagne révélée par l'ADN sédimentaire lacustre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochimie haute résolution sur archives naturelles continentales (sédiments, spéléothèmes, cernes d'arbres): mesures de routine et développements analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original detection methods for tephra layers and cryptotephras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delabrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STRATI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lisbonne, Portugal. pp.1237-1241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la technique de mesure de fluorescence X par core scanner aux spéléothèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil evolution processes during Holocene period explained by fluorescence of organic matter in speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00955901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene environmental changes in northern Lebanon as inferred from a multiproxy study on lacustrine-palustrine sediment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hage-Hassan J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasse Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, California, United States. pp.Abstract PP31A-1847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGM to Younger Dryas glacial landforms, sedimentary and pollen record, and chronology in the Vosges mountains, eastern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Occhietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédimentation tardiglaciaire dans le Marais de la Maxe et le lac de Sewen (massif des Vosges, France) - premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Ecologie et protection des tourbières "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bitche, France. pp.253 - 268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre téphrochronologie de la façade Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q7 – CNF-INQUA-AFEQ “Bio-géosystèmes continentaux quaternaires : variabilité climatique et anthropisation ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic changes in Lebanon over the past 15,000 years as inferred from a record from Lake Yammoûneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasse Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd LIMPACS Symposium, Chandigardh, India, 5-8 March, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chandigardh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of tephrochronology in Lateglacial sequences from Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INQUA-SEQS "The Quaternary of Europe from Atlantic seaboard to continental Interior"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrement des variations climatiques tardiglaciaires dans les tourbières du massif des Vosges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association des Sédimentologistes Français 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retombées de cendres volcaniques durant le Tardiglaciaire et l'Holocène – Quelques exemples d'enregistrements du Jura aux Vosges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internatioanl Q5 – CNF-INQUA-AFEQ “Le Quaternaire, limites et spécificités”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et spatialisation de retombées de cendres volcaniques durant le Tardiglaciaire et l'Holocène – Quelques exemples d'enregistrements dans l'Est de la France et en Toscane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SGF-AFEQ « Téphras et séquences quaternaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la paroi à la source d'approvisionnement : stratégie d'étude de la matière colorante dans le cas de site orné de la vallée de la Similkameen (Colombie Britannique, Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Bouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Clyburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast, non-destructive and low-cost dating approach of sediment cores over the last century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of chlordecone resurrection by glyphosate using Paleo-Critical Zone approach in French West indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-0daee9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brGDGTs and isotopic records for Lake Ayrag: implications for climate, vegetation and human impact history of the Mongolian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France. European Association of Geochemistry, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxes of Particulate Trace Metal Elements and Organic Compounds (PAHs, PCBs) in the Eure River Watershed (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chronicle of metallic element contamination : sediment record in a mining-affected dam reservoir context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I S river</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lower Loire river floodplain formation: a multi-scaled approach to characterize landforms, processes and drivers evolution on the long-term (last 10 milleniums) (Val d'Authion), France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geomorphology (9th ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New-Dheli, India. Abstract 638, THEME: S13 : FLUVIAL PROCESS AND LANDFORMS, pp.130-131, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive High-Resolution Organic Matter Record on Lake Sediment using Steady-State Solid Phase Fluorescence: Organic Matter Quality and Quantity Assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, new orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 years of earthquake record in Julian ALps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination records of sediments by heavy metals in a mining-impacted dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From core referencing to data re-use: two French national initiatives to reinforce paleodata stewardship (National Cyber Core Repository and LTER France Retro-Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Dam Removal a Benefit for Environment? Input of Sedimentary Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the excavated coloured rocks (‘ochres’) from Nawarla Gabarmang, a c. 48,000 year old Aboriginal site in northern Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Catane, Sicile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la pédogénèse au lac de La Thuile au cours de l’Anthropocène : évaluation quantitative et qualitative des sols et de leur usage à partir de l’enregistrement sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenesis modification during the Anthropocene: Quantitative and qualitative soil assessment from lake sediment archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES-GloSS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'activité sismique au cours de l'Holocène enregistrée dans les sédiments du lac Bohinj (Slovénie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la pédogénèse au lac de La Thuile au cours de l’Anthropocène : évaluation quantitative et qualitative des sols et de leur usage à partir de l’enregistrement sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution paléo-environnementale du bassin versant du lac Bénit (Haute-Savoie, France) au cours des 2300 dernières années : impact des activités humaines sur l’écologie du lac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’érosion des sols et anthropisation en Auvergne : étude comparée de systèmes lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enregistreur quaternaire souterrain de l’environnement exokarstique et endokarstique : le cône d’entrée de l’aven d'Orgnac (Ardèche, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution Holocène des pédopaysages du lac de La Thuile (Massif des Bauges) : Impacts climatiques et anthropiques à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'école doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocorrosion et art pariétal : une exclusion mutuelle à l’origine de vides archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Beauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.85-104, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun entre 1500 BCE et 1000 CE (Petén, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nondédéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées. Actes des 41èmes Rencontres internationales d'archéologie et d'histoire de Nice Côte d’Azur, sous la direction de Elisa Nicoud, Marie Balasse, Emmanuel Desclaux et Isabelle Théry-Parisot. APDCA CEPAM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APDCA – CEPAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Pavin Paleolimnology and Event Stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J. Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Pavin, history, geology, biogeochemistry and sedimentology of a deep meromictic maar lake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.381 - 406, 2016, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene reconstitution of Lake La Thuile Landscape (874 m a.s.l, Massif des Bauges, France) Evidence of human-controlled of erosion in the mountain belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 41-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme GéMo : Monitoring, échantillonnage et caractérisation des Géomatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp.153-162, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId481"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Lise Develle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de Recherche CNRS en analyses chimiques et caractérisation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-lise-develle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2824-4106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253119383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-hispanic wetland irrigation and metallurgy in the South Andean Altiplano (Intersalar Region, Bolivia, XIVth and XVth century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 338, pp.108826. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene variations in Lake Titicaca water level and their implications for sociopolitical developments in the central Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherilyn. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2215882120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb dispersion pathways in mountain soils contaminated by ancient mining and smelting activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.105556. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of metallurgical atmospheric contamination in a mountainous catchment: A delayed response of Pb contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.165127. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Younger Dryas to Holocene climate transition favour high seismicity rates in the north-western Alps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomard Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (2), pp.538-568. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.13050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Millennia of Complexity and Variability in a Perialpine Socioecological System (Savoie, France): The Contribution of Palynology and sedaDNA Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.866781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and expanding the Late-Glacial and Holocene tephrochronological framework of France: A new contribution from the Chaîne des Puys volcanic field in the Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2021.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and sedimentological dynamics during the Maya early Anthropocene : responses to anthropogenic and climate drivers and socio-environmental implications in the hinterland of Naachtun (El Infierno bajo, Peten, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydropower management on the sediment composition and metabolism of a small Alpine lake Effets de la gestion hydroélectrique sur la composition des sédiments et le métabolisme d'un petit lac alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroécologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.1. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hydro/2021003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-millennial human impacts and climate change during the Maya early Anthropocene: implications on hydro-sedimentary dynamics and socio-environmental trajectories (Naachtun, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.107458. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies during the Holocene in the South Caucasus (Vanevan, Armenia): A multiproxy approach including pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107297. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active subaquatic fault segments in Lake Iznik along the middle strand of the North Anatolian Fault, NW Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaldo Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.e2020TC006404. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020TC006404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Chlordecone Resurrection by Glyphosate in French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.2296-2306. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c05207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03124787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven fluxes of organic-bound uranium to an alpine lake overthe Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 783, pp.146878. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1600 year-long sedimentary record of tsunamis and hurricanes in the Lesser Antilles (Scrub Island, Anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 412, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene Mongolian climate and environment reconstructions from brGDGTs, NPPs and pollen transfer functions for Lake Ayrag: Paleoclimate implications for Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.107235. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early human impact on soils and hydro-sedimentary systems: Multi-proxy geoarchaeological analyses from La Narse de la Sauvetat (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (12), pp.1780-1800. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620950390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106076. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Vayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.107395. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and hyperspectral analyses as an automatic way to detect flood events in sediment cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409, pp.105776. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of anthropogenic activities in legacy sediments from the Eure River, a major tributary of the Seine Estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 190, pp.104513. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.109462. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene-long record of flood frequency in the Southern Alps (Lake Iseo, Italy) under human and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on lake sediment DNA from the catchment: importance of taphonomic and analytical issues on the record quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Franscesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (14676), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50339-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 662, pp.903-914. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced mercury deposition by Amazonian orographic precipitation: Evidence from high-elevation Holocene records of the Lake Titicaca region (Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Escobar-Torrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 551, pp.577-587. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of early anthropogenic effects on recent lake eutrophication (Lake Bénit, northern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.72-87. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2018.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.1777-1799. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000-year environmental history and soil erosion record inferred from the deep sediments of Lake Pavin (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 497, pp.218-233. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01719229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-kyr record of flood frequency and intensity in the western Mediterranean Alps – Interplay of solar and temperature forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 121 - 135. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.39 - 52. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01394967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in alpine pedogenetic processes: Effect of millennial agro-pastoralism activities (French-Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 306, pp.217-236. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One thousand seven hundred years of interaction between glacial activity and flood frequency in proglacial Lake Muzelle (western French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (03), pp.407-422. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary impacts of recent moderate earthquakes from the shelves to the basin floor in the western Gulf of Corinth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Hubert-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 384, pp.81-102. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last millennium sedimentation in the Gulf of Cariaco (NE Venezuela): Evidence for morphological changes of gulf entrance and possible relations with large earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (1), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hundred year record of industrial and urban development in French Alps combining Hg accumulation rates and isotope composition in sediment archives from Lake Luitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Desplanquee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 431, pp.10--19. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term dynamics in microbial eukaryotes communities: a palaeolimnological view based on sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (23), pp.5925-5943. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion record in Lake La Thuile sediments (Prealps, France): Evidence of montane landscape dynamics throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.350-364. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615609750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feldspar composition as an efficient tool for tephra identification: a case study from Holocene and Lateglacial lacustrine sequences (Jura, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.569-583. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic changes in northern Levant over the past 400,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term relationships among pesticide applications, mobility, and soil erosion in a vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (4), pp.15647-15652. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1411512111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 250 ka sedimentary record from a small karstic lake in the Northern Levant (Yammoûneh, Lebanon) Paleoclimatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 305 (1-4), pp.10-27. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability in the Northern Levant: a 250 ka multiproxy record from the Yammoûneh (Lebanon) sedimentary sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van Campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.1261-1284. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-1261-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Holocene volcanic ash fallout in the Yammoûneh lacustrine basin (Lebanon): Tephrochronological implications for the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186, pp.416-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et spatialisation de retombées de cendres volcaniques tardiglaciaires dans les massifs des Vosges et du Jura, et le plateau Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IMU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Late Glacial to Holocene climatic transition trigger large earthquakes in the Western Alps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and sedimentological dynamics during the Maya early Anthropocene: responses to anthropogenic and climate drivers and socio-environmental implications in the hinterland of Naachtun (El Infierno bajo, Petén, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy geoarchaeological approach reveals early anthropogenic impacts on soils and hydrosedimentary systems of Limagne plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M Ledger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls of climate and organic matter on uranium fluxes to lake sediments over the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Lyon ( virtual ), France. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03523111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies in the South Caucasus (Vanevan, Armenia): a multiproxy approach including pollen, NPPs and brGDGTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to turn kilos of mud into megabytes of data? 10 years of efforts in curating lake sediment cores and their associated results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galabertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. https://meetingorganizer.copernicus.org/EGU21/EGU21-15037.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, exploitation et gestion de la ressource édaphique dans les Basses Terre mayas : cas de l’agrosystème des bajos du territoire de Naachtun au Préclassique et au Classique (Petén, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dautriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "L’archéopédologie : une approche interdisciplinaire des interactions sols/sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac d'Aiguebelette, une archive de la sismicité dans les Alpes françaises depuis la dernière période glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy and multi-method Mongolian late Holocene climate and environment reconstructions from Lake Ayrag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun (Petén, Guatemala) entre 1500 av. et 1000 apr. J.-C. Développements méthodologiques et résultats préliminaires d'une approche systémique multiscalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nondédéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.204-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablishing the first continuous Holocene tephrostratigraphy on Kerguelen Archipelago, subantarctic Indian Oean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Servettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Agro-System of the Wetlands in the Central Maya Lowlands: Land Use Sustainability and the Joint Water Management (Hinterland of Naachtun, Petén Tropical Forest, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hyperspectral and XRF analyses to reconstruct high-resolution past flood frequency from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pigmentotheque: presentation of a set of geological standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-agro-system of the wetlands in the Central Maya Lowlands: the wetland features of the bajos in the hinterland of Naachtun (Petén tropical forest, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bompard M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millennial Tropical Agricultures - Cross-cutting approaches to global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2018, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6600 years of earthquake record in the Julian Alps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois millénaires d’impact anthropique sur les sols et le système morpho-sédimentaire de la Narse de la Sauvetat (Auvergne, Fr.) du Néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 kyr record of flood and environmental changes in Southern Alps (Lake Iseo, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les minerais de plomb des Alpes françaises du nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Deloule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2017, Thillot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G F Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2017, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of natural hazards and human activities on change of sedimentation patterns: The case of Lake Yamanaka (Fuji Five Lakes, Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lamair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Hubert-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam El Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BELQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of millennial agro-pastoralism activities on pedogenetic processes in two altitudinal contexts of the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES - GloSS Working Group- Database Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL, 2017, Louvain La neuve, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incipient Anthropocene: Evidence dor Human Dominated High Altitude Landscapes in the Southern French Alps and Mediterranean Mountain Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Creating the Anthropocene – Natural and Cultural Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Shizuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The search for the Anthropocene in the French Alps – integrating archaeological and palaeoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Creating the Anthropocene – Natural and Cultural Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Shizuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Hololocene mercury deposition history in Lake Chungara (4500 m. a.s.l., Chile): Influence of volcanic eruptions and changes in Paleolimnoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Providence (RI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source to sink, from erosion to sedimentary archives, 18th Joint Geomorphological Meeting (JGM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is dam removal a benefit for environment ? Input of sedimentary archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Koltato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid to Late Holocene flood frequency and intensity in Northern French Alps (Lake Savine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Whilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES Cross-community workshop on past flood variability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling-driven reworking of a MTD’s fine-grained plume : an example at the Cariaco Basin/Cariaco Gulf connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.2016 - 2105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwelling-driven reworking of a MTD's fine-grained plume: an example at the Cariaco Basin/Cariaco Gulf connection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’érosion des sols et anthropisation en Auvergne : étude comparée de systèmes lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary impacts of recent moderate earthquakes in different settings in the Western Gulf of Corinth, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International INQUA Meeting on Paleoseismology, Active Tectonics and Archaeoseismology, 19-24 April 2015, Pescina, Fucino Basin, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Pescina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01196051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et spatialisation des retombées en plomb atmosphérique dans les Alpes françaises au cours des derniers millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès biannuel de l’ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ore remobilization by thermal waters: example from the active geothermal field of Takab and Angouran, NW Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahnaz Daliran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SGA meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, France. pp. 533-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle climatique sur la sédimentation et la limnologie du lac Pavin (Auvergne) au cours des derniers 7000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauger Aude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès biannuel de l’ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of lake history using nondestructive methods. A first record of organic endmember in sediments using solid phase fluorescence (Lake Noir Inférieur, Aiguilles Rouges Massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l’évolution du paysage du lac de La Thuile (874 m, Massif des Bauges) durant l’Holocène : mise en évidence d’une domination des processus érosifs liés à l’homme à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene evolution of a montane lake catchment inferred from multiproxy sediment analysis: climatic and anthropic impacts in french prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des activités agricoles et pastorales dans les Alpes françaises : un nouveau regard fourni par l’ADN sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoflood activity and climate change over the last 2000 years recorded by high altitude alpine lake sediments in Western French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining natural versus cultural coloured rocks (‘pigments’) at Nawarla Gabarnmang, a 48,000-50,000 year old Aboriginal site in northern Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du CoreScanner pour le traçage des métaux dans des travertins d’Iran.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Corelogging,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of extreme flood events stratigraphy from two nearby sediment records, Western French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Pavin paleolimnology and sedimentary records of regional Natural Hazards over the last 7000 years (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental changes on lacustrine dynamics in the Lake Pavin over the last 7,000 years (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International MAAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Santiago de Querétaro, Mexico. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term impact of pesticides use on vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Göttingen, DEU., 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haute-resolution sur la séquence sédimentaire de Shriek: changements de l'environnement au cours du néolithique dans la vallée du Rhin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Toonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution tardi-glaciaire et holocene d'un bassin versant de moyenne montagne (lac de la Thuile, massif des Bauges) : impacts climatique et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des activités agro-pastorale et des paysages de montagne révélée par l'ADN sédimentaire lacustre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochimie haute résolution sur archives naturelles continentales (sédiments, spéléothèmes, cernes d'arbres): mesures de routine et développements analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la technique de mesure de fluorescence X par core scanner aux spéléothèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil evolution processes during Holocene period explained by fluorescence of organic matter in speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00955901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original detection methods for tephra layers and cryptotephras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delabrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STRATI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lisbonne, Portugal. pp.1237-1241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene environmental changes in northern Lebanon as inferred from a multiproxy study on lacustrine-palustrine sediment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hage-Hassan J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasse Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, California, United States. pp.Abstract PP31A-1847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGM to Younger Dryas glacial landforms, sedimentary and pollen record, and chronology in the Vosges mountains, eastern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Occhietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédimentation tardiglaciaire dans le Marais de la Maxe et le lac de Sewen (massif des Vosges, France) - premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Ecologie et protection des tourbières "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bitche, France. pp.253 - 268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre téphrochronologie de la façade Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q7 – CNF-INQUA-AFEQ “Bio-géosystèmes continentaux quaternaires : variabilité climatique et anthropisation ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic changes in Lebanon over the past 15,000 years as inferred from a record from Lake Yammoûneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasse Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd LIMPACS Symposium, Chandigardh, India, 5-8 March, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chandigardh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of tephrochronology in Lateglacial sequences from Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INQUA-SEQS "The Quaternary of Europe from Atlantic seaboard to continental Interior"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrement des variations climatiques tardiglaciaires dans les tourbières du massif des Vosges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association des Sédimentologistes Français 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retombées de cendres volcaniques durant le Tardiglaciaire et l'Holocène – Quelques exemples d'enregistrements du Jura aux Vosges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internatioanl Q5 – CNF-INQUA-AFEQ “Le Quaternaire, limites et spécificités”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et spatialisation de retombées de cendres volcaniques durant le Tardiglaciaire et l'Holocène – Quelques exemples d'enregistrements dans l'Est de la France et en Toscane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SGF-AFEQ « Téphras et séquences quaternaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la paroi à la source d'approvisionnement : stratégie d'étude de la matière colorante dans le cas de site orné de la vallée de la Similkameen (Colombie Britannique, Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Bouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Clyburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast, non-destructive and low-cost dating approach of sediment cores over the last century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of chlordecone resurrection by glyphosate using Paleo-Critical Zone approach in French West indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-0daee9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brGDGTs and isotopic records for Lake Ayrag: implications for climate, vegetation and human impact history of the Mongolian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France. European Association of Geochemistry, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxes of Particulate Trace Metal Elements and Organic Compounds (PAHs, PCBs) in the Eure River Watershed (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chronicle of metallic element contamination : sediment record in a mining-affected dam reservoir context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I S river</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive High-Resolution Organic Matter Record on Lake Sediment using Steady-State Solid Phase Fluorescence: Organic Matter Quality and Quantity Assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, new orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lower Loire river floodplain formation: a multi-scaled approach to characterize landforms, processes and drivers evolution on the long-term (last 10 milleniums) (Val d'Authion), France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geomorphology (9th ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New-Dheli, India. Abstract 638, THEME: S13 : FLUVIAL PROCESS AND LANDFORMS, pp.130-131, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 years of earthquake record in Julian ALps (Lake Bohinj, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination records of sediments by heavy metals in a mining-impacted dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From core referencing to data re-use: two French national initiatives to reinforce paleodata stewardship (National Cyber Core Repository and LTER France Retro-Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Dam Removal a Benefit for Environment? Input of Sedimentary Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Laberdesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the excavated coloured rocks (‘ochres’) from Nawarla Gabarmang, a c. 48,000 year old Aboriginal site in northern Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Catane, Sicile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la pédogénèse au lac de La Thuile au cours de l’Anthropocène : évaluation quantitative et qualitative des sols et de leur usage à partir de l’enregistrement sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'activité sismique au cours de l'Holocène enregistrée dans les sédiments du lac Bohinj (Slovénie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rapuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenesis modification during the Anthropocene: Quantitative and qualitative soil assessment from lake sediment archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES-GloSS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de la pédogénèse au lac de La Thuile au cours de l’Anthropocène : évaluation quantitative et qualitative des sols et de leur usage à partir de l’enregistrement sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution paléo-environnementale du bassin versant du lac Bénit (Haute-Savoie, France) au cours des 2300 dernières années : impact des activités humaines sur l’écologie du lac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Quinsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enregistreur quaternaire souterrain de l’environnement exokarstique et endokarstique : le cône d’entrée de l’aven d'Orgnac (Ardèche, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’érosion des sols et anthropisation en Auvergne : étude comparée de systèmes lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution Holocène des pédopaysages du lac de La Thuile (Massif des Bauges) : Impacts climatiques et anthropiques à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'école doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocorrosion et art pariétal : une exclusion mutuelle à l’origine de vides archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Beauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.85-104, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun entre 1500 BCE et 1000 CE (Petén, Guatemala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nondédéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées. Actes des 41èmes Rencontres internationales d'archéologie et d'histoire de Nice Côte d’Azur, sous la direction de Elisa Nicoud, Marie Balasse, Emmanuel Desclaux et Isabelle Théry-Parisot. APDCA CEPAM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APDCA – CEPAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Pavin Paleolimnology and Event Stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J. Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Pavin, history, geology, biogeochemistry and sedimentology of a deep meromictic maar lake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.381 - 406, 2016, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene reconstitution of Lake La Thuile Landscape (874 m a.s.l, Massif des Bauges, France) Evidence of human-controlled of erosion in the mountain belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 41-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme GéMo : Monitoring, échantillonnage et caractérisation des Géomatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp.153-162, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId481"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="198FA31F"/>
+    <w:nsid w:val="D5AD07B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-develle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2824-4106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108826" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherilyn. Fritz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2215882120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105556" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomard Herv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.12.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.866781" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Test&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2021003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fabbri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Biguenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chaumillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chagu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105806" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211623v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146878" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950390" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109462" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125422v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palumbo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005867v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.294" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quinsac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Etienne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2018.11.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHXC46FT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Escobar-Torrez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719229v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.02.024" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090203v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andri&#269;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12446" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01873741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moiroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681619v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.07.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.18" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422886v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beckers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mortier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240720v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Aguilar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444009v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desplanquee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568922v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Capo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13893" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6HK3QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758971v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609750" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2803" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZD4CRMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419509v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100817v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411512111" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516171v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9D3B9JT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-1261-2011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420233v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-901" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831116v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03523111v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5679" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217264v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511602v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fernandes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dautriche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588035v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03343650v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Leloup" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Servettaz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5782" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526705v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bompard M." TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848794v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907970v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848777v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andric" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891385v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moiroux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896821v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brisset" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898735v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F Moiroux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lamair" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875283v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568647v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568648v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567497v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877006v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049326v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Whilhelm" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898946v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Copard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltato" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049285v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551953v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769248v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049266v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176694v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01196051v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882665v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877080v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877010v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049271v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887738v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109426v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093898v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023153v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882869v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023243v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933757v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933766v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Toonen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933763v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114576v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933737v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955901v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960010v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hage-Hassan J." TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasse Fran&#231;oise" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683048v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683043v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonnet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480528v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960112v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Campan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379881v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380362v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480516v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480614v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496689v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allison" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ash" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Clyburn" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306043v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879657v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parker" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880049v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773779v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879661v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616109v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887762v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875187v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874190v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875472v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874224v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874219v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Quinsac" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Savoye" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290048v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01894268v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875190v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537266v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Dardenne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447131v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J. Schwab" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_23" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876962v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982832v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-develle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2824-4106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763002v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherilyn. Fritz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2215882120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105556" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomard Herv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.866781" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.12.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Test&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2021003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fabbri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146878" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Biguenet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chaumillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chagu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105806" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950390" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105776" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109462" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125422v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Palumbo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.02.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005867v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.294" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555406v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Escobar-Torrez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quinsac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2018.11.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHXC46FT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andri&#269;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12446" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.02.024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01873741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moiroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681619v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.07.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.18" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422886v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beckers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mortier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240720v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Aguilar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444009v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desplanquee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.03.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568922v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Capo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13893" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6HK3QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758971v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609750" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2803" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZD4CRMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419509v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100817v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1411512111" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516171v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9D3B9JT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-1261-2011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420233v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-901" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831116v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986341v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03523111v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5679" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217264v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511602v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fernandes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dautriche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588035v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03343650v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Leloup" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Servettaz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5782" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526705v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bompard M." TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848777v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Andric" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907970v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848794v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891385v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moiroux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898735v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F Moiroux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896821v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brisset" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lamair" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875283v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568647v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568648v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567497v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877006v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898946v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Copard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltato" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049326v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Whilhelm" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049285v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551953v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769248v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01196051v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882665v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176694v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049266v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877080v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877010v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613122v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049271v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887738v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882869v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023153v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109426v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093898v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023243v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933766v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Toonen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933757v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933763v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933737v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955901v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114576v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960010v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hage-Hassan J." TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasse Fran&#231;oise" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683048v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683043v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonnet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480528v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960112v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Campan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379881v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380362v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480516v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480614v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496689v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allison" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ash" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Clyburn" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306043v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879657v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parker" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880049v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773779v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879661v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616109v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887762v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875187v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875472v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874190v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874224v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01874219v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Quinsac" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Savoye" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01894268v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290048v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875190v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537266v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Dardenne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447131v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J. Schwab" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_23" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876962v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982832v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>