--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -3990,51 +3990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="826BCBB5"/>
+    <w:nsid w:val="54DCD560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>