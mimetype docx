--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -199,1938 +199,1938 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la proximité fait loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humain-Lamoure A.-L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://geoproximites.fr/2023/09/10/quand-la-proximite-fait-loi/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04241388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle étape pour la démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villes durables, 40, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modéliser un choix politique : où fait-on des « quartiers de démocratie locale » dans l’agglomération parisienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enquêtes par questionnaire en géographie de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (4), http://www.cairn.info/resume.php?ID_ARTICLE=EG_394_0325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.394.0325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local Democracy Through Neighborhood Districts: a Territorial Segregation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.1532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banlieues, quel bilan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensuel de l'Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, janvier-février 2006 (2), http://www.lemensuel.net/Banlieues-quel-bilan.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville(s) et environnement(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humain-Lamoure A.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lagagnier R. &amp; Y. Veyret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements : approches géographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipse, pp. 91-104, 2023, 978-2-340-07943-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quartiers de démocratie participative : ce que la création d’une maille révèle des représentations du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laporte A. et A. Ribardière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maillages de l’action publique en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le monde en ses découpages : frontières et discontinuités, ISTE-Wiley, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes, urbanisation et enjeux de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charvet J.P. &amp; M. Sivignon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie humaine : mondialisation, inégalités sociales et enjeux environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, collection U, pp. 165-204, 2020, 978-2-200-62807-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.charv.2020.01.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De plus en plus de villes globales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bost F, Carroué L, Colin S, Pihet C, Humain-Lamoure A, Sanmartin O, Teurtrie D (dir.), Images Économiques du Monde 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.29-33, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités : l’enjeu de la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bost F, Carroué L, Colin S, Pihet C, Humain-Lamoure A, Sanmartin O, Teurtrie D (dir.), Images Économiques du Monde 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.25-29, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et usages de la biodiversité par les urbains en Seine-et-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Riboulot-Chetrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Guillet; Richard Raymond; Olivier Renault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et société en Seine-et-Marne. Outils pour l’aménagement du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie des Musées, pp.110-112, 2015, 978-2354040499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01169536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner une métropole : un Pari(s) impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bost F, Carroué L, Colin S, Girault C, Humain-Lamoure A, Sanmartin O, Teurtrie D (dir.), Images Économiques du Monde 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux olympiques : « métropoliser » plus haut, plus vite, plus fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bost F, Carroué L, Colin S, Girault C, Humain-Lamoure A, Sanmartin O, Teurtrie D (dir.), Images Économiques du Monde 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.39-41, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertises urbaines et conseils de quartier : de nouvelles « coopétitions » multi acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Coninck F et Deroubaix J-F (dir.), Transformation des horizons urbains, Savoirs, imaginaires, usages et conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Oeil d'Or - Université Paris Est Futurs Urbains, pp.55-68, 2012, Critiques et cités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité perçue et vécue par les urbains en Seine et Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Riboulot-Chetrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleury C. (dir.); Prévot-Julliard A.-C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'exigence de la réconciliation: Biodiversité et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, 2012, Essais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion périurbaine de la biodiversité : apories du « développement durable » et « coopétition » locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fleury C. et Prévot-Julliard A-C (dir.), L'exigence de la réconciliation - Biodiversité et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MNHN-Fayard, pp.421-432, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belleville, un quartier parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roselyne de Villanova; Agnès Deboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belleville, quartier populaire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Créaphis, pp.51-63, 2011, 978-2-35428-032-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01925929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier des géographes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authier J.Y., Bacqué M.H., Guérin-Pace F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Authier J.Y., Bacqué M.H., Guérin-Pace F., Le quartier. Enjeux scientifiques, actions politiques et pratiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.41-51, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est ce qui fait quartier dans Paris ? Les représentations socio-spatiales du quartier Latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ile-de-France. Centralités, inégalités, proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.233-250, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quartiers des Parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rhein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ville de Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris sous l'œil des chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.21-38, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier, un lieu investi : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehman-Fricsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le quartier : Enjeux scientifiques, actions politiques et</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">pratiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp. 99-104, 2007, collection « Recherche »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202217v1</w:t>
-              </w:r>
-[...497 lines deleted...]
-                <w:t xml:space="preserve">hal-00258020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2148,51 +2148,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie(s). Un dictionnaire indiscipliné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2262,51 +2262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la Géographie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humain-Lamoure A.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin; Collection Cursus, 2022, 978‑2-200‑63097‑3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2324,51 +2324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images Économiques du Monde Edition 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2494,51 +2494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">armand colin. armand colin, pp.361, 2017, 978-2-200-62003-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2560,64 +2560,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la géographie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2017, 2200602421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2753,51 +2753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images économiques du monde (IEM) Editions 2013, 2014, 2015, 2016 et 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,51 +2871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire une démocratie de quartiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le bord de l'eau, pp.300, 2010, Antoine Spire, collection Clair et Net, 978-2-35687-048-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2965,51 +2965,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation : nouvelle gouvernance pour une nouvelle vulnérabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Futurs urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Futurs urbains, Jan 2013, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3034,64 +3034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New governance in the territorial system of the Paris metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of the American Geographes Annual International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAG, Feb 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3116,51 +3116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood governance in metropolitan area of Paris: an erratic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of International Union of Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGC, Aug 2012, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3185,64 +3185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points chauds sur la ville. La géographie urbaine au défi de la métropolisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Avignon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3267,51 +3267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques notions clé pour comprendre la ville et le quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelques notions clé pour comprendre la ville et le quartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3336,51 +3336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier vu par la municipalité parisienne, 1978-2005. Un outil pour une gestion durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l'Observatoire universitaire de la Ville et du Développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3405,51 +3405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture des formes urbaines et des pratiques sociales à partir de Chacun cherche son chat (C. Klapisch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Quartier (GIS Economie de l'Habitat - INED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3506,51 +3506,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3568,51 +3568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation, métropolisation et mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3630,51 +3630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisation et réseaux urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3692,51 +3692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de transport et flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3786,103 +3786,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur les quartiers parisiens. Contextes spatiaux, usages politiques et pratiques citadines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rhein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3990,51 +3990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54DCD560"/>
+    <w:nsid w:val="C0686CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4221,51 +4221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-humain-lamoure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0835-2272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074710095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humain-Lamoure A.-L." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.charv.2020.01.0165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehman-Fricsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25248" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.394.0325" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrou&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pihet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanmartin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blidon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-humain-lamoure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0835-2272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074710095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humain-Lamoure A.-L." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25248" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.394.0325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1532" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.charv.2020.01.0165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rhein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehman-Fricsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrou&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pihet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanmartin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blidon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>