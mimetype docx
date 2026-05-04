--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1261,516 +1261,662 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japon pluriel 15, Dit et non-dit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrail Lormel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Japon pluriel, 978-2-8097-1725-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrating Disability in Contemporary Japan: [One Liter of Tears] and [A Therapeutic Sexy Trip]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Siary, Toshio Takemoto, Victor Vuilleumier, Yinde Zhang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps dans les littératures modernes d’Asie orientale : discours, représentation, intermédialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collège de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.En ligne, 2022, Institut des Civilisations, 9782722605817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayōnara CP: The First Filmic Representation of the Japanese Dis/ability Rights Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micky Lee; Frank Rudy Cooper; Patricia Reeve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dis/ability in Media, Law and History : Intersectional, Embodied AND Socially Constructed?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.134-149, 2022, International Disability Studies, 978-1-032-18976-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disabled heroines: représentations of female disability in Japanese television drama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability, Media, and Representations: Other Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-48, 2020, in Diana Garrisi et Jacob Johanssen (dir.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art tactile: du handicap à la création d'une culture non visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon pluriel 12: Actes du douzième colloque de la Société française des études japonaises, pp.251-258</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Picquier, 2018, 978-2-8097-1393-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">障がいを持つ人間。女性・男性として生きる</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Séminaire Japanese Studies Intellectual Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre aveugle : entre spécificité et intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon Pluriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Philippe Picquier, pp.131-139, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1780,100 +1926,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences pédagogiques et besoins éducatifs particuliers : les écoles d'aveugles à l'heure de l'inclusion. Perspective franco-japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris Dauphine - Paris IX, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA090049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01281401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1883,118 +2029,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcast - Le Japon en perspective – episode 2 : « Education spécialisée au Japon et en France : Les écoles d’aveugles » – Entretien avec Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2141,51 +2287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776257v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/12490" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Disability-in-Media-Law-and-History-Intersectional-Embodied-AND-Socially/Lee-Cooper-Reeve/p/book/9781032189765" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429469244-7/disabled-heroines-anne-lise-mithout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA090049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776257v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrail Lormel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Godefroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-picquier.com/produit/japon-pluriel-15-dit-non-dit/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/12490" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Disability-in-Media-Law-and-History-Intersectional-Embodied-AND-Socially/Lee-Cooper-Reeve/p/book/9781032189765" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429469244-7/disabled-heroines-anne-lise-mithout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA090049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>