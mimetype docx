--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -472,165 +472,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transformations of Special Schools for the Blind in times of inclusion: A French-Japanese perspective</w:t>
+                <w:t xml:space="preserve">Les outils numériques de lecture adaptés à la déficience visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ars Vivendi Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8/9, pp.34-55</w:t>
+              <w:t xml:space="preserve">Que dit la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701876v1</w:t>
+                <w:t xml:space="preserve">hal-01701891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils numériques de lecture adaptés à la déficience visuelle</w:t>
+                <w:t xml:space="preserve">The transformations of Special Schools for the Blind in times of inclusion: A French-Japanese perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Que dit la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Ars Vivendi Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8/9, pp.34-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701891v1</w:t>
+                <w:t xml:space="preserve">hal-01701876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children with Disabilities in Japanese Schools: Between Assistive Technologies and Social Barriers</w:t>
               </w:r>
@@ -1441,199 +1441,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrating Disability in Contemporary Japan: [One Liter of Tears] and [A Therapeutic Sexy Trip]</w:t>
+                <w:t xml:space="preserve">Sayōnara CP: The First Filmic Representation of the Japanese Dis/ability Rights Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gérard Siary, Toshio Takemoto, Victor Vuilleumier, Yinde Zhang. </w:t>
+              <w:t xml:space="preserve">Micky Lee; Frank Rudy Cooper; Patricia Reeve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps dans les littératures modernes d’Asie orientale : discours, représentation, intermédialité</w:t>
+              <w:t xml:space="preserve">Dis/ability in Media, Law and History : Intersectional, Embodied AND Socially Constructed?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collège de France</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.En ligne, 2022, Institut des Civilisations, 9782722605817</w:t>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.134-149, 2022, International Disability Studies, 978-1-032-18976-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777490v1</w:t>
+                <w:t xml:space="preserve">hal-03776277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayōnara CP: The First Filmic Representation of the Japanese Dis/ability Rights Movement</w:t>
+                <w:t xml:space="preserve">Narrating Disability in Contemporary Japan: [One Liter of Tears] and [A Therapeutic Sexy Trip]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mithout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Micky Lee; Frank Rudy Cooper; Patricia Reeve. </w:t>
+              <w:t xml:space="preserve">Gérard Siary, Toshio Takemoto, Victor Vuilleumier, Yinde Zhang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dis/ability in Media, Law and History : Intersectional, Embodied AND Socially Constructed?</w:t>
+              <w:t xml:space="preserve">Le corps dans les littératures modernes d’Asie orientale : discours, représentation, intermédialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.134-149, 2022, International Disability Studies, 978-1-032-18976-5</w:t>
+                <w:t xml:space="preserve">Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.En ligne, 2022, Institut des Civilisations, 9782722605817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776277v1</w:t>
+                <w:t xml:space="preserve">hal-03777490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disabled heroines: représentations of female disability in Japanese television drama</w:t>
               </w:r>
@@ -2287,51 +2287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776257v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrail Lormel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Godefroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-picquier.com/produit/japon-pluriel-15-dit-non-dit/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/12490" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Disability-in-Media-Law-and-History-Intersectional-Embodied-AND-Socially/Lee-Cooper-Reeve/p/book/9781032189765" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429469244-7/disabled-heroines-anne-lise-mithout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA090049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mithout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776257v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrail Lormel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Godefroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-picquier.com/produit/japon-pluriel-15-dit-non-dit/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Disability-in-Media-Law-and-History-Intersectional-Embodied-AND-Socially/Lee-Cooper-Reeve/p/book/9781032189765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/12490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429469244-7/disabled-heroines-anne-lise-mithout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA090049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>