--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and Nitrogen Cycle Dynamic in Continental Late-Carboniferous to Early Permian Basins of Eastern Pangea (Northeastern Massif Central, France)</w:t>
+                <w:t xml:space="preserve">Million-year-scale alternation of warm-humid and semi-arid periods as a mid-latitude climate mode in the Early Jurassic (late Sinemurian, Laurasian Seaway).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
+                <w:t xml:space="preserve">Thomas Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Schnyder</w:t>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+                <w:t xml:space="preserve">Stephen P. Hesselbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">James B. Riding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.705351. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (4), pp.1547-1566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.705351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-17-1547-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03292146v1</w:t>
+                <w:t xml:space="preserve">hal-03328466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Million-year-scale alternation of warm-humid and semi-arid periods as a mid-latitude climate mode in the Early Jurassic (late Sinemurian, Laurasian Seaway).</w:t>
+                <w:t xml:space="preserve">Carbon and Nitrogen Cycle Dynamic in Continental Late-Carboniferous to Early Permian Basins of Eastern Pangea (Northeastern Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Munier</w:t>
+                <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James B. Riding</w:t>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (4), pp.1547-1566. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.705351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-17-1547-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.705351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328466v1</w:t>
+                <w:t xml:space="preserve">insu-03292146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiproxy study of intertidal surface sediments from two macrotidal estuarine systems (Canche, Authie) in northern France: insights into environmental processes.</w:t>
               </w:r>
@@ -1044,77 +1044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagenetic and environmental control of the clay mineralogy, organic matter and stable isotopes (C, O) of Jurassic (Pliensbachian-lowermost Toarcian) sediments of the Rodiles section (Asturian Basin, Northern Spain).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jose Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,103 +1853,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution climatique au Jurassique inférieur (Sinémurien supérieur) de la zone Nord-Ouest européenne, déduit de la minéralogie des argiles et des isotopes du carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pellenard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephen P. Hesselbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James B. Riding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.597</w:t>
@@ -1978,77 +1978,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution climatique au Jurassique inférieur (Sinémurien supérieur) de la zone Nord-Ouest européenne, déduit de la minéralogie des argiles et des isotopes du carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hesselbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,90 +2116,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement du cycle du carbone à la transition Oxfordien inférieur-moyen dans l'est du Bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Landrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -2228,51 +2228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d'hydrolyse au cours du Lutétien-Bartonien dans le Bassin parisien : apport des forages d'Ussy-sur-Marne et du Tillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2353,90 +2353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Aptian climate and recording of the oceanic anoxic event 1a on the terrigenous shelf of the Paris Basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Amédro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3457,51 +3457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05460577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315425100933" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniusz Pronin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bana&#347;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Chmara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Ronowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Merdalski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16233403" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04156972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00976-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03292146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.705351" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hesselbo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Riding" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1547-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Voltz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104554" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose G&#243;mez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Biscay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104286" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Puissant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guyerdet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Urvieta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hesselbo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Riding" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blondet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587810v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Bou&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3380472" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05460577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315425100933" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniusz Pronin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bana&#347;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Chmara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Ronowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Merdalski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16233403" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04156972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00976-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hesselbo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Riding" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1547-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03292146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.705351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Voltz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104554" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose G&#243;mez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Biscay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104286" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Puissant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guyerdet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Urvieta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hesselbo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Riding" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blondet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587810v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Bou&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3380472" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>