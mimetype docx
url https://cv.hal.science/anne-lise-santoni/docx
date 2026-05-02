--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1438,51 +1438,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1930,697 +1930,572 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James B. Riding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.597</w:t>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03522459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution climatique au Jurassique inférieur (Sinémurien supérieur) de la zone Nord-Ouest européenne, déduit de la minéralogie des argiles et des isotopes du carbone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditions d'hydrolyse au cours du Lutétien-Bartonien dans le Bassin parisien : apport des forages d'Ussy-sur-Marne et du Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Hesselbo</w:t>
+                <w:t xml:space="preserve">Théo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Riding</w:t>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587898v1</w:t>
+                <w:t xml:space="preserve">hal-03587810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement du cycle du carbone à la transition Oxfordien inférieur-moyen dans l'est du Bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Landrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions d'hydrolyse au cours du Lutétien-Bartonien dans le Bassin parisien : apport des forages d'Ussy-sur-Marne et du Tillet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Martinez</w:t>
+                <w:t xml:space="preserve">Lower Aptian climate and recording of the oceanic anoxic event 1a on the terrigenous shelf of the Paris Basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Briais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Blondet</w:t>
+                <w:t xml:space="preserve">Danny Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Quesnel</w:t>
+                <w:t xml:space="preserve">Francis Amédro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587810v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Aptian climate and recording of the oceanic anoxic event 1a on the terrigenous shelf of the Paris Basin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+                <w:t xml:space="preserve">Changement climatique et suivi de la biodiversité marine côtière aux Iles Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Boué</w:t>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Rencontres Bourgogne-Franche-Comté Nature, Changement climatique, humanité et biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dijon, France. pp.273-284, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3380472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2630,65 +2505,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des pratiques viticoles sur les stocks de carbone organique des sols du vignoble bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2733,100 +2608,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ResMO 2024 (Réseau Matières Organiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to temperature of forest soil organic matter could be explained by molecular diversity of soil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joeri Kaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2858,73 +2733,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès IMOG 2023 (International Meeting of Organic Geochimistry)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration des sols forestiers et sensibilité à la température (Q10) : comparaison de 4 essences forestières (Mont Beuvray, PNR Morvan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnefoy-Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2933,101 +2808,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès JES 2023, 16èmes Journées d’étude des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3037,163 +2912,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-34 and N-15 labelling to model S and N flux in plants and determine the different components of N and S use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Metabolic Flux Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1090, Humana Press Inc., 12 p., 2014, Methods in Molecular Biology, 978-1-62703-687-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-62703-688-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3203,114 +3078,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du caractère &amp;quot;Hydrogen uptake&amp;quot; chez différentes souches de Rhizobium leguminosarum biovar viciae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Louis Pasteur (Strasbourg 1), 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02808429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3457,51 +3332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05460577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315425100933" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniusz Pronin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bana&#347;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Chmara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Ronowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Merdalski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16233403" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04156972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00976-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hesselbo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Riding" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1547-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03292146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.705351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Voltz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104554" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose G&#243;mez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Biscay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104286" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Puissant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guyerdet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Urvieta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hesselbo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Riding" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blondet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587810v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Bou&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3380472" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05460577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Ridder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315425100933" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniusz Pronin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bana&#347;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Chmara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Ronowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Merdalski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16233403" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04156972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00976-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hesselbo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Riding" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1547-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03292146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.705351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Voltz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104554" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose G&#243;mez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Biscay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104286" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Puissant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guyerdet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Urvieta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blondet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588069v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Bou&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3380472" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329129v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406132v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>