--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2572,299 +2572,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le besoin de formation comme résultat et non comme point de départ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand l'analyse et l'écriture de son activité transforment le rapport au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Savart-Debergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’AREF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">6ème colloque international de Didactique professionnelle (RPDP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole Spécialisée de Suisse occidentale; Université de Genève, Jun 2022, Lausanne, Suisse. pp. 3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048003v1</w:t>
+                <w:t xml:space="preserve">hal-04231109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'analyse et l'écriture de son activité transforment le rapport au travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Savart-Debergue</w:t>
+                <w:t xml:space="preserve">Analyses des besoins de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Levené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international de Didactique professionnelle (RPDP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute Ecole Spécialisée de Suisse occidentale; Université de Genève, Jun 2022, Lausanne, Suisse. pp. 3-11</w:t>
+              <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231109v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des besoins de formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Levené</w:t>
+                <w:t xml:space="preserve">Le besoin de formation comme résultat et non comme point de départ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Congrès international de l’AREF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05270458v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions sur les usages d’un dispositif numérique visant l’apprentissage de l’analyse du travail à des fins de formation</w:t>
               </w:r>
@@ -4172,286 +4172,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transitions, un révélateur des enjeux sociaux du travail avec les tout-petits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation d’un processus d’accompagnement réflexif pour élaborer une transition professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pouliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Rayna; Pascale Garnier. </w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Weill-Fassina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Lise Ulmann; Annie Weill-Fassina; Tahar Hakim Benchekroun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions dans la petite enfance. Recherches en Europe et au Québec</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intervenir : histoires, recherches, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-82, 2017, Travail et activité humaine, 978-2-36630-070-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038555v1</w:t>
+                <w:t xml:space="preserve">hal-04082251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’un processus d’accompagnement réflexif pour élaborer une transition professionnelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les transitions, un révélateur des enjeux sociaux du travail avec les tout-petits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Anne-Lise Ulmann; Annie Weill-Fassina; Tahar Hakim Benchekroun. </w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Rayna; Pascale Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervenir : histoires, recherches, pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transitions dans la petite enfance. Recherches en Europe et au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-8076-0269-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b11139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082251v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergences multidisciplinaires de méthodologies de l'action en recherche-intervention sur le travail</w:t>
               </w:r>
@@ -6327,51 +6327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0CEE9D2"/>
+    <w:nsid w:val="CA155B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6558,51 +6558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-ulmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6345-2501" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059625201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/85962756" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071047384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1058998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Weill-Fassina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/228-intervenir-histoires-recherches-pratiques.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-creativite-au-travail--9782749256290.htm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.amado.2017.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_de_la_vie_quotidienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.237.0123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04143434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.236.0069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12186" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04143405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fristalon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Odena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revaillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.024.0039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03810034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rairi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.227.0051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Berthelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03651226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0316" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.085.0045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02373000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04048003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Savart-Debergue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04048104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02443984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Betton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11989" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1399510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04523523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crovella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farvaque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/laccompagnementdestransitionsprofessionnelles/chapter/%E2%80%AFsecuriser%E2%80%AF-lentree-en-formation%E2%80%AF-un/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts877232882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03688703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Allier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113267" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/95-qualite-du-travail-qualite-au-travail.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Sanchez Caro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04389080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Sanchez Caro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03489986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Crovella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lextrait" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989894v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Boyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lacharit&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagarde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jobert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-ulmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6345-2501" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059625201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/85962756" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071047384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1058998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Weill-Fassina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/228-intervenir-histoires-recherches-pratiques.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-creativite-au-travail--9782749256290.htm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.amado.2017.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_de_la_vie_quotidienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.237.0123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04143434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.236.0069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12186" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04143405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fristalon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Odena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revaillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.024.0039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03810034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rairi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.227.0051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Berthelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03651226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0316" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.085.0045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02373000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Savart-Debergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04048003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04048104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02443984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Betton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11989" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1399510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04523523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crovella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farvaque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/laccompagnementdestransitionsprofessionnelles/chapter/%E2%80%AFsecuriser%E2%80%AF-lentree-en-formation%E2%80%AF-un/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts877232882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03688703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Allier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113267" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11139" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/95-qualite-du-travail-qualite-au-travail.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Sanchez Caro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04389080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Sanchez Caro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03489986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Crovella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lextrait" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989894v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Boyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lacharit&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagarde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jobert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>