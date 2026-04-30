--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -316,335 +316,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir : histoires, recherches, pratiques</w:t>
+                <w:t xml:space="preserve">Intervenir : Histoires, recherches, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Weill-Fassina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-36630-070-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 978-2-36630-070-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039226v1</w:t>
+                <w:t xml:space="preserve">hal-04040255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Amado</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Bouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Bouilloud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Lhuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lhuilier</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Érès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clinique du travail, 9782749256290. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.amado.2017.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir : Histoires, recherches, pratiques</w:t>
+                <w:t xml:space="preserve">Intervenir : histoires, recherches, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Weill-Fassina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2017, 978-2-36630-070-3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-36630-070-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04040255v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre de la vie quotidienne</w:t>
               </w:r>
@@ -749,183 +749,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervenant dans l’espace : ce que l’espace fait à la formation</w:t>
+                <w:t xml:space="preserve">Un moment de pause réflexive sur l’avenir de la formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4 (237), pp.123-134. </w:t>
+              <w:t xml:space="preserve">, 2023, 234-235, pp.133-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edpe.237.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/edpe.234.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500123v1</w:t>
+                <w:t xml:space="preserve">hal-04143434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un moment de pause réflexive sur l’avenir de la formation des adultes</w:t>
+                <w:t xml:space="preserve">L’intervenant dans l’espace : ce que l’espace fait à la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 234-235, pp.133-136. </w:t>
+              <w:t xml:space="preserve">, 2023, 4 (237), pp.123-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edpe.234.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/edpe.237.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143434v1</w:t>
+                <w:t xml:space="preserve">hal-04500123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre approches pour une question : comment se servir de l’expérience ?</w:t>
               </w:r>
@@ -1745,256 +1745,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître les compétences à partir des FEST : un changement de paradigme pour les formateurs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les apprentis, au cœur de « l’introuvable relation » formateur-tuteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Quand le tutorat questionne le travail et son analyse, 141, pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.5274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595100v1</w:t>
+                <w:t xml:space="preserve">hal-03651226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apprentis, au cœur de « l’introuvable relation » formateur-tuteur</w:t>
+                <w:t xml:space="preserve">Intervenir peut-il s'apprendre ? Imiter ou construire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 214, pp. 171-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651226v1</w:t>
+                <w:t xml:space="preserve">hal-03595083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir peut-il s'apprendre ? Imiter ou construire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaître les compétences à partir des FEST : un changement de paradigme pour les formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 214, pp. 171-186</w:t>
+              <w:t xml:space="preserve">, 2018, n° 216, pp. 111-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595083v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail auprès des jeunes enfants : quels apprentissages pour quelles pratiques professionnelles ?</w:t>
               </w:r>
@@ -3232,51 +3232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intervention en pratiques et en débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lhuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3340,51 +3340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes contemporaines d’organisation et de travail : évolutions, révolutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3767,363 +3767,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'organisation de l'activité au développement des compétences individuelles et collectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle représentation du travail véhiculée par la formation? L'exemple d'une formation des auxiliaires de puériculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulmann Anne-Lise (dir.), Garnier Pascale (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler avec les jeunes enfants : enquêtes sur les pratiques professionnelles d'accueil et d'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5, Peter Lang, pp.97-126, 2020, 9782807615106</w:t>
+              <w:t xml:space="preserve">, 5, Peter lang, pp.55-75, 2020, 9782807615106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063332v1</w:t>
+                <w:t xml:space="preserve">hal-04062946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : travailler avec les jeunes enfants : des professionnalités sous tensions</w:t>
+                <w:t xml:space="preserve">De l'organisation de l'activité au développement des compétences individuelles et collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulmann Anne-Lise (dir.), Garnier Pascale (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler avec les jeunes enfants : enquêtes sur les pratiques professionnelles d'accueil et d'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5, Peter lang, pp.1-25, 2020, 9782807615106. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 5, Peter Lang, pp.97-126, 2020, 9782807615106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062937v1</w:t>
+                <w:t xml:space="preserve">hal-04063332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler avec les jeunes enfants : des professionnalités sous tensions</w:t>
+                <w:t xml:space="preserve">Introduction : travailler avec les jeunes enfants : des professionnalités sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulmann Anne-Lise (dir.), Garnier Pascale (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler avec les jeunes enfants. Enquêtes sur des pratiques professionnelles d’accueil et d’éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travailler avec les jeunes enfants : enquêtes sur les pratiques professionnelles d'accueil et d'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Peter lang, pp.1-25, 2020, 9782807615106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b16766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688703v1</w:t>
+                <w:t xml:space="preserve">hal-04062937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle représentation du travail véhiculée par la formation? L'exemple d'une formation des auxiliaires de puériculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travailler avec les jeunes enfants : des professionnalités sous tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler avec les jeunes enfants : enquêtes sur les pratiques professionnelles d'accueil et d'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Peter lang, pp.55-75, 2020, 9782807615106</w:t>
+              <w:t xml:space="preserve">Travailler avec les jeunes enfants. Enquêtes sur des pratiques professionnelles d’accueil et d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062946v1</w:t>
+                <w:t xml:space="preserve">hal-03688703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation en formation à l’aune des enjeux du travail</w:t>
               </w:r>
@@ -4257,51 +4257,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Lise Ulmann; Annie Weill-Fassina; Tahar Hakim Benchekroun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir : histoires, recherches, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-82, 2017, Travail et activité humaine, 978-2-36630-070-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4477,51 +4477,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Weill-Fassina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Lise Ulmann; Annie Weill-Fassina; Tahar Hakim Benchekroun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir. Histoires, recherches, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Travail et activité humaine, 978-2-36630-070-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6327,51 +6327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA155B6A"/>
+    <w:nsid w:val="1D242CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6558,51 +6558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-ulmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6345-2501" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059625201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/85962756" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071047384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1058998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Weill-Fassina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/228-intervenir-histoires-recherches-pratiques.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-creativite-au-travail--9782749256290.htm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.amado.2017.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_de_la_vie_quotidienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.237.0123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04143434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.236.0069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12186" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04143405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fristalon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Odena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revaillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.024.0039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03810034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rairi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.227.0051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Berthelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03651226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0316" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.085.0045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02373000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Savart-Debergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04048003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04048104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02443984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Betton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11989" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1399510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04523523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crovella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farvaque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/laccompagnementdestransitionsprofessionnelles/chapter/%E2%80%AFsecuriser%E2%80%AF-lentree-en-formation%E2%80%AF-un/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts877232882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03688703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Allier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113267" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11139" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/95-qualite-du-travail-qualite-au-travail.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Sanchez Caro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04389080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Sanchez Caro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03489986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Crovella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lextrait" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989894v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Boyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lacharit&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagarde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jobert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-ulmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6345-2501" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059625201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/85962756" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071047384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1058998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Weill-Fassina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-creativite-au-travail--9782749256290.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.amado.2017.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/228-intervenir-histoires-recherches-pratiques.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_de_la_vie_quotidienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04143434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.237.0123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.236.0069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12186" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04143405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fristalon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Odena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revaillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.024.0039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03810034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rairi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.227.0051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03651226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Berthelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0316" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.085.0045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02373000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Savart-Debergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04048003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04048104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02443984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Betton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11989" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1399510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04523523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crovella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farvaque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/laccompagnementdestransitionsprofessionnelles/chapter/%E2%80%AFsecuriser%E2%80%AF-lentree-en-formation%E2%80%AF-un/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts877232882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03688703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Allier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113267" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11139" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/95-qualite-du-travail-qualite-au-travail.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Sanchez Caro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04389080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Sanchez Caro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03489986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Crovella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lextrait" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989894v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Boyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lacharit&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagarde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jobert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>