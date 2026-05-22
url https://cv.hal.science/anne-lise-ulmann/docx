--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -316,335 +316,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir : Histoires, recherches, pratiques</w:t>
+                <w:t xml:space="preserve">Intervenir : histoires, recherches, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Weill-Fassina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2017, 978-2-36630-070-3</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-36630-070-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040255v1</w:t>
+                <w:t xml:space="preserve">hal-04039226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lhuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clinique du travail, 9782749256290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.amado.2017.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir : histoires, recherches, pratiques</w:t>
+                <w:t xml:space="preserve">Intervenir : Histoires, recherches, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Weill-Fassina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 978-2-36630-070-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octarès Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04039226v1</w:t>
+                <w:t xml:space="preserve">hal-04040255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre de la vie quotidienne</w:t>
               </w:r>
@@ -749,547 +749,547 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un moment de pause réflexive sur l’avenir de la formation des adultes</w:t>
+                <w:t xml:space="preserve">Quand le travail s’invite, qu’en est-il des visées émancipatrices de la formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fristalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 234-235, pp.133-136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edpe.234.0133⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 234-235, pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.234.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143434v1</w:t>
+                <w:t xml:space="preserve">hal-04143405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intervenant dans l’espace : ce que l’espace fait à la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (237), pp.123-134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.237.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre approches pour une question : comment se servir de l’expérience ?</w:t>
+                <w:t xml:space="preserve">Un moment de pause réflexive sur l’avenir de la formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 236, pp.69-80. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 234-235, pp.133-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.234.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edpe.236.0069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04276018v1</w:t>
+                <w:t xml:space="preserve">hal-04143434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux métiers et certification : l’impossible équation ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quatre approches pour une question : comment se servir de l’expérience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.12069⟩</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 236, pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.236.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315387v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les référentiels : du travail aux usages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveaux métiers et certification : l’impossible équation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 164, pp.7-12. </w:t>
+              <w:t xml:space="preserve">, 2023, 164, pp.111-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.12186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.12069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317412v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le travail s’invite, qu’en est-il des visées émancipatrices de la formation ?</w:t>
+                <w:t xml:space="preserve">Introduction. Les référentiels : du travail aux usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fristalon</w:t>
+                <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 234-235, pp.99-105. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edpe.234.0099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.12186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143405v1</w:t>
+                <w:t xml:space="preserve">hal-04317412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail avec les tout-petits à l’aune d’enjeux socio-politiques</w:t>
               </w:r>
@@ -1745,256 +1745,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apprentis, au cœur de « l’introuvable relation » formateur-tuteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaître les compétences à partir des FEST : un changement de paradigme pour les formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 216, pp. 111-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651226v1</w:t>
+                <w:t xml:space="preserve">hal-03595100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir peut-il s'apprendre ? Imiter ou construire ?</w:t>
+                <w:t xml:space="preserve">Les apprentis, au cœur de « l’introuvable relation » formateur-tuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Quand le tutorat questionne le travail et son analyse, 141, pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.5274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595083v1</w:t>
+                <w:t xml:space="preserve">hal-03651226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître les compétences à partir des FEST : un changement de paradigme pour les formateurs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intervenir peut-il s'apprendre ? Imiter ou construire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 216, pp. 111-127</w:t>
+              <w:t xml:space="preserve">, 2018, n° 214, pp. 171-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595100v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail auprès des jeunes enfants : quels apprentissages pour quelles pratiques professionnelles ?</w:t>
               </w:r>
@@ -2572,342 +2572,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'analyse et l'écriture de son activité transforment le rapport au travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le besoin de formation comme résultat et non comme point de départ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international de Didactique professionnelle (RPDP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute Ecole Spécialisée de Suisse occidentale; Université de Genève, Jun 2022, Lausanne, Suisse. pp. 3-11</w:t>
+              <w:t xml:space="preserve">Congrès international de l’AREF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231109v1</w:t>
+                <w:t xml:space="preserve">hal-04048003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des besoins de formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Balas</w:t>
+                <w:t xml:space="preserve">Quand l'analyse et l'écriture de son activité transforment le rapport au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Savart-Debergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">6ème colloque international de Didactique professionnelle (RPDP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole Spécialisée de Suisse occidentale; Université de Genève, Jun 2022, Lausanne, Suisse. pp. 3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05270458v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le besoin de formation comme résultat et non comme point de départ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses des besoins de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Levené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’AREF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048003v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions sur les usages d’un dispositif numérique visant l’apprentissage de l’analyse du travail à des fins de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international IPAPE "Innovation Pédagogique, Accompagnement et Professionnalisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Djerba, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3141,51 +3141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référentiels à l'épreuve de leurs usages entre travail et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (164), 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3232,51 +3232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intervention en pratiques et en débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lhuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3340,51 +3340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes contemporaines d’organisation et de travail : évolutions, révolutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3461,238 +3461,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catégorisation au cœur de l'activité des professionnelles de la petite enfance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Sécuriser » l’entrée en formation : un objectif complexe et des pratiques plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Crovella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farvaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Florence Pirard; Marianne Zogmal; Garnier Pascale. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Gonnet; Léa Lima; Pierre Carloni; Ludivine Le Gros; Murielle Matus; Carole Tuchszirer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et politiques en petite enfance. Perspectives internationales</w:t>
+              <w:t xml:space="preserve">L’accompagnement des transitions professionnelles : un monde en soi ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-150, 2024, Petite enfance et éducation, 9782875749628</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teseo Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-91, 2024, 9781911693192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573678v1</w:t>
+                <w:t xml:space="preserve">hal-04523523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sécuriser » l’entrée en formation : un objectif complexe et des pratiques plurielles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La catégorisation au cœur de l'activité des professionnelles de la petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aurélie Gonnet; Léa Lima; Pierre Carloni; Ludivine Le Gros; Murielle Matus; Carole Tuchszirer. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Pirard; Marianne Zogmal; Garnier Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’accompagnement des transitions professionnelles : un monde en soi ?</w:t>
+              <w:t xml:space="preserve">Pratiques et politiques en petite enfance. Perspectives internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teseo Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.73-91, 2024, 9781911693192</w:t>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-150, 2024, Petite enfance et éducation, 9782875749628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523523v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter : un mode démocratique de délibération du travail ? L’exemple de l’inscription des Actions de formation en situation de travail (Afest) dans le droit de la formation professionnelle</w:t>
               </w:r>
@@ -3767,363 +3767,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle représentation du travail véhiculée par la formation? L'exemple d'une formation des auxiliaires de puériculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'organisation de l'activité au développement des compétences individuelles et collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulmann Anne-Lise (dir.), Garnier Pascale (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler avec les jeunes enfants : enquêtes sur les pratiques professionnelles d'accueil et d'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5, Peter lang, pp.55-75, 2020, 9782807615106</w:t>
+              <w:t xml:space="preserve">, 5, Peter Lang, pp.97-126, 2020, 9782807615106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062946v1</w:t>
+                <w:t xml:space="preserve">hal-04063332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'organisation de l'activité au développement des compétences individuelles et collectives</w:t>
+                <w:t xml:space="preserve">Introduction : travailler avec les jeunes enfants : des professionnalités sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulmann Anne-Lise (dir.), Garnier Pascale (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler avec les jeunes enfants : enquêtes sur les pratiques professionnelles d'accueil et d'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5, Peter Lang, pp.97-126, 2020, 9782807615106</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 5, Peter lang, pp.1-25, 2020, 9782807615106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b16766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063332v1</w:t>
+                <w:t xml:space="preserve">hal-04062937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : travailler avec les jeunes enfants : des professionnalités sous tensions</w:t>
+                <w:t xml:space="preserve">Travailler avec les jeunes enfants : des professionnalités sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler avec les jeunes enfants : enquêtes sur les pratiques professionnelles d'accueil et d'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travailler avec les jeunes enfants. Enquêtes sur des pratiques professionnelles d’accueil et d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062937v1</w:t>
+                <w:t xml:space="preserve">hal-03688703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler avec les jeunes enfants : des professionnalités sous tensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle représentation du travail véhiculée par la formation? L'exemple d'une formation des auxiliaires de puériculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulmann Anne-Lise (dir.), Garnier Pascale (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler avec les jeunes enfants. Enquêtes sur des pratiques professionnelles d’accueil et d’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Travailler avec les jeunes enfants : enquêtes sur les pratiques professionnelles d'accueil et d'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Peter lang, pp.55-75, 2020, 9782807615106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688703v1</w:t>
+                <w:t xml:space="preserve">hal-04062946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation en formation à l’aune des enjeux du travail</w:t>
               </w:r>
@@ -4172,286 +4172,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’un processus d’accompagnement réflexif pour élaborer une transition professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transitions, un révélateur des enjeux sociaux du travail avec les tout-petits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Garnier</w:t>
+                <w:t xml:space="preserve">Chantal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Pouliot</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Anne-Lise Ulmann; Annie Weill-Fassina; Tahar Hakim Benchekroun. </w:t>
+                <w:t xml:space="preserve">Véronique Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Rayna; Pascale Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervenir : histoires, recherches, pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transitions dans la petite enfance. Recherches en Europe et au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-8076-0269-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b11139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082251v1</w:t>
+                <w:t xml:space="preserve">hal-04038555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transitions, un révélateur des enjeux sociaux du travail avec les tout-petits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation d’un processus d’accompagnement réflexif pour élaborer une transition professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pouliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Rayna; Pascale Garnier. </w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Weill-Fassina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Lise Ulmann; Annie Weill-Fassina; Tahar Hakim Benchekroun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions dans la petite enfance. Recherches en Europe et au Québec</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intervenir : histoires, recherches, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-82, 2017, Travail et activité humaine, 978-2-36630-070-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038555v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergences multidisciplinaires de méthodologies de l'action en recherche-intervention sur le travail</w:t>
               </w:r>
@@ -4477,51 +4477,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Weill-Fassina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Lise Ulmann; Annie Weill-Fassina; Tahar Hakim Benchekroun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir. Histoires, recherches, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Travail et activité humaine, 978-2-36630-070-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4740,51 +4740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4857,259 +4857,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes d’accueil ponctuel et leurs acteurs à l’épreuve de la flexibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temps et vie quotidienne en établissement d'accueil des jeunes enfants (EAJE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Odena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Maria Sanchez Caro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cnam, Université Sorbonne Paris Nord. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coll. des documents de travail de la Cnaf, n° 237, Caisse nationale des allocations familiales. 2025, 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994886v1</w:t>
+                <w:t xml:space="preserve">hal-05407632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps et vie quotidienne en établissement d'accueil des jeunes enfants (EAJE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les modes d’accueil ponctuel et leurs acteurs à l’épreuve de la flexibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Maria Sanchez Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Odena</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Coll. des documents de travail de la Cnaf, n° 237, Caisse nationale des allocations familiales. 2025, 73 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnam, Université Sorbonne Paris Nord. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407632v1</w:t>
+                <w:t xml:space="preserve">hal-04994886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations continues hybrides. Rôle et représentations des acteurs dans la construction et le fonctionnement de la formation</w:t>
               </w:r>
@@ -5147,51 +5147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Betton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Maria Sanchez Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HESAM Université; Cnam. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5348,51 +5348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'impact du programme Prépa Compétences sur l'accès à la formation des demandeurs d'emploi dans le cadre du PIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Crovella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farvaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5457,64 +5457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation. Étude de l'impact du programme &amp;quot;Prépa Compétences&amp;quot; sur l'accès à la formation des demandeurs d'emploi dans le cadre du PIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Crovella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farvaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6327,51 +6327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D242CD5"/>
+    <w:nsid w:val="C9B58003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6558,51 +6558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-ulmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6345-2501" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059625201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/85962756" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071047384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1058998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Weill-Fassina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-creativite-au-travail--9782749256290.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.amado.2017.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/228-intervenir-histoires-recherches-pratiques.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_de_la_vie_quotidienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04143434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.237.0123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.236.0069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12186" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04143405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fristalon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Odena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revaillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.024.0039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03810034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rairi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.227.0051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03651226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Berthelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0316" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.085.0045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02373000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Savart-Debergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04048003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04048104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02443984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Betton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11989" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1399510" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04523523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crovella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farvaque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/laccompagnementdestransitionsprofessionnelles/chapter/%E2%80%AFsecuriser%E2%80%AF-lentree-en-formation%E2%80%AF-un/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts877232882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03688703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Allier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113267" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11139" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/95-qualite-du-travail-qualite-au-travail.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Sanchez Caro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04389080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Sanchez Caro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03489986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Crovella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lextrait" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989894v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Boyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lacharit&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagarde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jobert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lise-ulmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6345-2501" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059625201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/85962756" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071047384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1058998" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Weill-Fassina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/228-intervenir-histoires-recherches-pratiques.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-creativite-au-travail--9782749256290.htm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.amado.2017.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_de_la_vie_quotidienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04143405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fristalon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.237.0123" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04143434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.236.0069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jolly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Odena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revaillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.024.0039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03810034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rairi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.227.0051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Berthelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03651226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0316" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.085.0045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02373000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02289433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04048003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Savart-Debergue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04048104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02443984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Betton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11989" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04523523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crovella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farvaque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/laccompagnementdestransitionsprofessionnelles/chapter/%E2%80%AFsecuriser%E2%80%AF-lentree-en-formation%E2%80%AF-un/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04573678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1399510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts877232882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03688703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04038555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Allier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113267" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/95-qualite-du-travail-qualite-au-travail.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0361" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Sanchez Caro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04389080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mar&#237;a Sanchez Caro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03489986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Crovella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lextrait" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03989894v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Boyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lacharit&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;raphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04063341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagarde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jobert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>