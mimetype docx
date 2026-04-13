--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -907,295 +907,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation ARIA care pathways for rhinitis and asthma: a model for multimorbid chronic diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Phase 4 (2018): Change management in allergic rhinitis and asthma multimorbidity using mobile technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Peter W. Hellings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger J. Schünemann</w:t>
+                <w:t xml:space="preserve">Ioana Agache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkis Togias</w:t>
+                <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Erhola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter W. Hellings</w:t>
+                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13601-019-0279-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (3), pp.864-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373021v1</w:t>
+                <w:t xml:space="preserve">hal-02099400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Phase 4 (2018): Change management in allergic rhinitis and asthma multimorbidity using mobile technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Next-generation ARIA care pathways for rhinitis and asthma: a model for multimorbid chronic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger J. Schünemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkis Togias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Erhola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W. Hellings</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 143 (3), pp.864-879. </w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), art. 44 - 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13601-019-0279-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099400v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance to 2018 good practice: ARIA digitally-enabled, integrated, person-centred care for rhinitis and asthma</w:t>
               </w:r>
@@ -1443,295 +1443,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of innovation on allergic rhinitis and asthma multimorbidity in the elderly (MACVIA-ARIA) - EIP on AHA Twinning Reference Site (GARD research demonstration project)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bousquet</w:t>
+                <w:t xml:space="preserve">Electronic Clinical Decision Support System for allergic rhinitis management: MASK e-CDSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Agache</w:t>
+                <w:t xml:space="preserve">Ruth Brigid Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. R. Aliberti</w:t>
+                <w:t xml:space="preserve">Davide Caimmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Angles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
+                <w:t xml:space="preserve">Anna Bedbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Equipe III, 73 (1), pp.77--92. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (12), pp.1640-1653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.13218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cea.13230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833325v1</w:t>
+                <w:t xml:space="preserve">hal-01940228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Clinical Decision Support System for allergic rhinitis management: MASK e-CDSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
+                <w:t xml:space="preserve">Transfer of innovation on allergic rhinitis and asthma multimorbidity in the elderly (MACVIA-ARIA) - EIP on AHA Twinning Reference Site (GARD research demonstration project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Brigid Murray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+                <w:t xml:space="preserve">I. Agache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Caimmi</w:t>
+                <w:t xml:space="preserve">M. R. Aliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bedbrook</w:t>
+                <w:t xml:space="preserve">R. Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (12), pp.1640-1653. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Equipe III, 73 (1), pp.77--92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cea.13230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.13218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940228v1</w:t>
+                <w:t xml:space="preserve">hal-01833325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the MASK-rhinitis visual analogue scale on smartphone screens to assess allergic rhinitis control</w:t>
               </w:r>
@@ -6422,51 +6422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028675v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3536838" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tavares-Figuereido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Courbis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/sfw2.12128" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zuberbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida Fonseca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jean Bousquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkis Togias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Erhola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-019-0279-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Czarlewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L Onorato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielhe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-019-0252-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02440649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mid&#227;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Bosnic&#8208;anticevich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Rajabian&#8208;soderlund" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Aliberti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13218" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brigid Murray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13230" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Tanno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Viet Luong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissou Mouhamed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Ngom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Malou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.932055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSREW60843.2023.00050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04095205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE57278.2023.00035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162094v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kissous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahune Luu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grondin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156501v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh-Hung" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossine Rahhou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Liem Phan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than-Liem Phan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03523" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354309v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354299v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLSV.1995.516051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Valverde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rucinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.1992.224447" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Boukalova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497144v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028675v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3536838" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tavares-Figuereido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Courbis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/sfw2.12128" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zuberbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida Fonseca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jean Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkis Togias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Erhola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-019-0279-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Czarlewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L Onorato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielhe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-019-0252-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02440649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mid&#227;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Bosnic&#8208;anticevich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Rajabian&#8208;soderlund" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brigid Murray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13230" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Aliberti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13218" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Tanno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Viet Luong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissou Mouhamed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Ngom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Malou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.932055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSREW60843.2023.00050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04095205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE57278.2023.00035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162094v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kissous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahune Luu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grondin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156501v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh-Hung" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossine Rahhou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Liem Phan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than-Liem Phan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03523" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354309v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354299v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLSV.1995.516051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Valverde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rucinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.1992.224447" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Boukalova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497144v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>