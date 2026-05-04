--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -907,563 +907,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Phase 4 (2018): Change management in allergic rhinitis and asthma multimorbidity using mobile technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adherence to treatment in allergic rhinitis using mobile technology. The MASK Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter W. Hellings</w:t>
+                <w:t xml:space="preserve">Luis Midão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Agache</w:t>
+                <w:t xml:space="preserve">Sinthia Bosnic‐anticevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Amat</w:t>
+                <w:t xml:space="preserve">Rojin Rajabian‐soderlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
+                <w:t xml:space="preserve">Isabella Annesi‐maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 143 (3), pp.864-879. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (4), pp.442-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cea.13333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099400v1</w:t>
+                <w:t xml:space="preserve">hal-02440649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation ARIA care pathways for rhinitis and asthma: a model for multimorbid chronic diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Phase 4 (2018): Change management in allergic rhinitis and asthma multimorbidity using mobile technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Peter W. Hellings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger J. Schünemann</w:t>
+                <w:t xml:space="preserve">Ioana Agache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkis Togias</w:t>
+                <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Erhola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter W. Hellings</w:t>
+                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), art. 44 - 15 p. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (3), pp.864-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13601-019-0279-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373021v1</w:t>
+                <w:t xml:space="preserve">hal-02099400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidance to 2018 good practice: ARIA digitally-enabled, integrated, person-centred care for rhinitis and asthma</w:t>
+                <w:t xml:space="preserve">Next-generation ARIA care pathways for rhinitis and asthma: a model for multimorbid chronic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bousquet</w:t>
+                <w:t xml:space="preserve">J. Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bedbrook</w:t>
+                <w:t xml:space="preserve">Holger J. Schünemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Czarlewski</w:t>
+                <w:t xml:space="preserve">Alkis Togias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. L Onorato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Arnavielhe</w:t>
+                <w:t xml:space="preserve">Marina Erhola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Hellings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (16), 19 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13601-019-0252-0⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), art. 44 - 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13601-019-0279-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376184v1</w:t>
+                <w:t xml:space="preserve">hal-02373021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to treatment in allergic rhinitis using mobile technology. The MASK Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guidance to 2018 good practice: ARIA digitally-enabled, integrated, person-centred care for rhinitis and asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Midão</w:t>
+                <w:t xml:space="preserve">A. Bedbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinthia Bosnic‐anticevich</w:t>
+                <w:t xml:space="preserve">W. Czarlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rojin Rajabian‐soderlund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+                <w:t xml:space="preserve">G. L Onorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Annesi‐maesano</w:t>
+                <w:t xml:space="preserve">S. Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (4), pp.442-460. </w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (16), 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cea.13333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13601-019-0252-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440649v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Clinical Decision Support System for allergic rhinitis management: MASK e-CDSS</w:t>
               </w:r>
@@ -1583,51 +1583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of innovation on allergic rhinitis and asthma multimorbidity in the elderly (MACVIA-ARIA) - EIP on AHA Twinning Reference Site (GARD research demonstration project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Agache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1635,51 +1635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Aliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Equipe III, 73 (1), pp.77--92. </w:t>
@@ -1769,51 +1769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.K. Tanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arnavielhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (12), pp.1526 - 1533. </w:t>
@@ -3196,256 +3196,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification incrémentale d'un système d'aide au diagnostic de l'épuisement professionnel : problématique et revue de littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model Driven Architecture Framework for Robot Design and Automatic Code Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Kissous</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Kahune Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Benjamin Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFADL - Approches Formelles dans l’Assistance au Développement de Logiciels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR-GPL (Groupement de Recherche Génie de la Programmation et du Logiciel - INS2I CNRS), Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th China-Europe International Symposium on Software Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbon - Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162094v1</w:t>
+                <w:t xml:space="preserve">hal-02289373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model Driven Architecture Framework for Robot Design and Automatic Code Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécification incrémentale d'un système d'aide au diagnostic de l'épuisement professionnel : problématique et revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kissous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Grondin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Roussel</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th China-Europe International Symposium on Software Engineering Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisbon - Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">AFADL - Approches Formelles dans l’Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR-GPL (Groupement de Recherche Génie de la Programmation et du Logiciel - INS2I CNRS), Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289373v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Verification of UML Architectures by Refinement and Extension Techniques</w:t>
               </w:r>
@@ -4083,247 +4083,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide au développement incrémental et à la vérification d'architectures logicielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A formal support for incremental behavior specification in agile development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Viet Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Liem Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Than-Liem Phan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda Mu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France. Communication 8-B2 7p</w:t>
+              <w:t xml:space="preserve">Software Engineering and Knowledge Engineering (SEKE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797470v1</w:t>
+                <w:t xml:space="preserve">hal-00800998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal support for incremental behavior specification in agile development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aide au développement incrémental et à la vérification d'architectures logicielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than-Liem Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Engineering and Knowledge Engineering (SEKE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, United States. 6 p</w:t>
+              <w:t xml:space="preserve">Lambda Mu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France. Communication 8-B2 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800998v1</w:t>
+                <w:t xml:space="preserve">hal-00797470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Simulation of the Pumping in a Former Mine Using Sequential Automata; Coal Mine of Rochebelle - St-Martin de Valgalgues, Cévennes, France</w:t>
               </w:r>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Viet Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Than-Liem Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Conférence Francophone sur les Architectures Logicielles (CAL 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lille, France. pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5865,345 +5865,345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-use optimisation with regards to the groundwater resources protection in mountain hardrock areas, LOWRGREP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Boukalova</w:t>
+                <w:t xml:space="preserve">Semantics and implementation of a refinement relation for behavioural models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Viet Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">2008, 37 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801283v1</w:t>
+                <w:t xml:space="preserve">hal-00498012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction incrémentale vs. construction par raffinement de modèles comportementaux UML: sémantique et vérification des relations de spécialisation et d'implantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lambolais</w:t>
+                <w:t xml:space="preserve">Landscape-use optimisation with regards to the groundwater resources protection in mountain hardrock areas, LOWRGREP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Boukalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbynek Hrkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498019v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of extension and reduction relations for incremental development of behavioural models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction incrémentale vs. construction par raffinement de modèles comportementaux UML: sémantique et vérification des relations de spécialisation et d'implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Viet Luong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497144v1</w:t>
+                <w:t xml:space="preserve">hal-00498019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics and implementation of a refinement relation for behavioural models</w:t>
+                <w:t xml:space="preserve">Implementation of extension and reduction relations for incremental development of behavioural models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Viet Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambolais</w:t>
@@ -6223,51 +6223,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498012v1</w:t>
+                <w:t xml:space="preserve">hal-00497144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6422,51 +6422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028675v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3536838" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tavares-Figuereido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Courbis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/sfw2.12128" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zuberbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida Fonseca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jean Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkis Togias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Erhola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-019-0279-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Czarlewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L Onorato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielhe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-019-0252-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02440649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mid&#227;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Bosnic&#8208;anticevich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Rajabian&#8208;soderlund" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brigid Murray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13230" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Aliberti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13218" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Tanno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Viet Luong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissou Mouhamed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Ngom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Malou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.932055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSREW60843.2023.00050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04095205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE57278.2023.00035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162094v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kissous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahune Luu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grondin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156501v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh-Hung" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossine Rahhou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Liem Phan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than-Liem Phan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03523" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354309v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354299v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLSV.1995.516051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Valverde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rucinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.1992.224447" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Boukalova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497144v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028675v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maalej" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3536838" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tavares-Figuereido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Courbis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/sfw2.12128" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zuberbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida Fonseca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02440649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mid&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinthia Bosnic&#8208;anticevich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojin Rajabian&#8208;soderlund" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jean Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkis Togias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Erhola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-019-0279-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Czarlewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L Onorato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielhe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-019-0252-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brigid Murray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13230" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Aliberti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13218" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Tanno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Viet Luong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Percebois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissou Mouhamed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Ngom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Malou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.932055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSREW60843.2023.00050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04095205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE57278.2023.00035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahune Luu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grondin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Roussel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162094v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kissous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156501v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh-Hung" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossine Rahhou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Liem Phan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than-Liem Phan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03523" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354309v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354299v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLSV.1995.516051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Valverde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rucinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.1992.224447" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Boukalova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Hrkal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>