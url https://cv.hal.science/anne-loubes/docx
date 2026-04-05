--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1002,583 +1002,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubès</w:t>
+                <w:t xml:space="preserve">Les effets des tensions de rôle sur l'implication au travail : une étude auprès des managers de rayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 13, (n° 4,), p. 73-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715655v1</w:t>
+                <w:t xml:space="preserve">halshs-01030800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions de rôle et stratégies d'ajustement : une étude auprès des cadres de santé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Loubes</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 59 (1), pp.98-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.059.0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01328474v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of organizational socialization tactics : The case of sales and marketing trainees in higher education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Tensions de rôle et stratégies d'ajustement : une étude auprès des cadres de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loubes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2-3), pp.142-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01030788v1</w:t>
+                <w:t xml:space="preserve">halshs-01328474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of organizational socialization tactics : the case of sales and marketing trainees in higher education</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+                <w:t xml:space="preserve">Identification of organizational socialization tactics : The case of sales and marketing trainees in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (2), pp.164-178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2012.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.emj.2012.05.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02118157v1</w:t>
+                <w:t xml:space="preserve">halshs-01030788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des tensions de rôle sur l'implication au travail : une étude auprès des managers de rayon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Loubes</w:t>
+                <w:t xml:space="preserve">Identification of organizational socialization tactics : the case of sales and marketing trainees in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2), pp.164-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2012.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01030800v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions de rôle et stratégies d'ajustement : une étude auprès de cadres de santé à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,312 +2243,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation sociale territoriale : des défis et des enjeux renouvelés pour les collectivités territoriales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubes</w:t>
+                <w:t xml:space="preserve">Des paradoxes vécus par les agents de déchetterie?. Une approche par les interactions sociales racontées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houyam Boudaouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème Colloque de l'AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Saint-Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472235v1</w:t>
+                <w:t xml:space="preserve">hal-05331949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des paradoxes vécus par les agents de déchetterie?. Une approche par les interactions sociales racontées</w:t>
+                <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes. Le cas des agents de déchetterie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houyam Boudaouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’AGRH, Transformer les organisations par un Management des Ressources Humaines engagé et citoyen !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331949v1</w:t>
+                <w:t xml:space="preserve">hal-05331945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes. Le cas des agents de déchetterie.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubès</w:t>
+                <w:t xml:space="preserve">L’innovation sociale territoriale : des défis et des enjeux renouvelés pour les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’AGRH, Transformer les organisations par un Management des Ressources Humaines engagé et citoyen !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">14 ème Colloque de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331945v1</w:t>
+                <w:t xml:space="preserve">hal-05472235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation sociale territoriale : des défis et des enjeux renouvelés pour les collectivités territoriales</w:t>
               </w:r>
@@ -2718,122 +2718,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre utilité publique et discrédit social, quelle perception du sens du/au travail pour les agents de déchetterie ? Une analyse au travers des interactions entre parties prenantes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubès</w:t>
+                <w:t xml:space="preserve">L’innovation sociale territoriale : vers un renouvellement de la compréhension des pratiques de GRH territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35 ème Congrès de l'AGRH à Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Gestion des Ressources Humaines (AGRH), Oct 2024, Barcelone (Espagne), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815532v1</w:t>
+                <w:t xml:space="preserve">hal-05472268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implication des collectivités territoriales dans les processus d'innovation sociale territoriale</w:t>
               </w:r>
@@ -2908,122 +2908,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation sociale territoriale : vers un renouvellement de la compréhension des pratiques de GRH territoriale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Viguier</w:t>
+                <w:t xml:space="preserve">Entre utilité publique et discrédit social, quelle perception du sens du/au travail pour les agents de déchetterie ? Une analyse au travers des interactions entre parties prenantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houyam Boudaouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 ème Congrès de l'AGRH à Barcelone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de Gestion des Ressources Humaines (AGRH), Oct 2024, Barcelone (Espagne), Espagne</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472268v1</w:t>
+                <w:t xml:space="preserve">hal-04815532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’un dispositif de Gestion des Ressources Humaines Territoriale (GRH-T) : le cas d’un accompagnement-formation pour l' employeurabilité des organisations employeuses du grand âge et du handicap</w:t>
               </w:r>
@@ -3422,217 +3422,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le climat organisationnel affecte le bien-être au travail ? le cas des espaces de coworking</w:t>
+                <w:t xml:space="preserve">Climat organisationnel et bien-être au travail : le cas des espaces de coworking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l’Association Francophone de la Gestion des Ressources Humaines</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l'AGRH : La GRH, peut-elle sauver le travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998365v1</w:t>
+                <w:t xml:space="preserve">hal-02986103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat organisationnel et bien-être au travail : le cas des espaces de coworking.</w:t>
+                <w:t xml:space="preserve">Comment le climat organisationnel affecte le bien-être au travail ? le cas des espaces de coworking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l'AGRH : La GRH, peut-elle sauver le travail ?</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l’Association Francophone de la Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986103v1</w:t>
+                <w:t xml:space="preserve">hal-02998365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue interentreprises et collectif RSE territorial : une étude de cas</w:t>
               </w:r>
@@ -3782,51 +3782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire prescrit, territoire construit et nouvelle régulation sociale : état des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3953,51 +3953,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendance à l’épuisement professionnel, performance et satisfaction au travail des infirmières : le rôle modérateur de l’orientation patient ?</w:t>
+                <w:t xml:space="preserve">« Etre au four et au moulin » : conséquences sur la santé au travail et sur la performance. Proposition d’un cadre théorique appliqué au contexte du personnel soignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
@@ -4011,228 +4011,228 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIème congrès ARAMOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094196v1</w:t>
+                <w:t xml:space="preserve">hal-02094188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La GPEC et le territoire : une étude de cas exploratoire dans le secteur sanitaire et médico-social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tendance à l’épuisement professionnel, performance et satisfaction au travail des infirmières : le rôle modérateur de l’orientation patient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">IIème congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333028v1</w:t>
+                <w:t xml:space="preserve">hal-02094196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Etre au four et au moulin » : conséquences sur la santé au travail et sur la performance. Proposition d’un cadre théorique appliqué au contexte du personnel soignant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La GPEC et le territoire : une étude de cas exploratoire dans le secteur sanitaire et médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIème congrès ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094188v1</w:t>
+                <w:t xml:space="preserve">hal-04333028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La GPEC et le territoire : une étude de cas exploratoire dans le secteur sanitaire et médico-social</w:t>
               </w:r>
@@ -4408,51 +4408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence d’une GRH Territoriale et réseau inter firmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,342 +4989,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ambidextrie contextuelle, génératrice du sens au travail : le cas des Groupements d'Employeurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, 2026, 978-2-38630-308-1</w:t>
+              <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes. Entre aspirations individuelles et réalités organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.17-26, 2026, Questions de Société, 978-2-38630-308-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471748v1</w:t>
+                <w:t xml:space="preserve">hal-05485866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes organisationnels au prisme des interactions sociales : quels effets sur la perception de sens au travail par les agents de déchetterie ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Loose</w:t>
+                <w:t xml:space="preserve">L'ambidextrie contextuelle, génératrice du sens au travail : le cas des Groupements d'Employeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS, pp.89-129, 2026, Questions de société, 978-2-38630-308-1</w:t>
+              <w:t xml:space="preserve">, EMS, 2026, 978-2-38630-308-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485776v1</w:t>
+                <w:t xml:space="preserve">hal-05471748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paradoxes organisationnels au prisme des interactions sociales : quels effets sur la perception de sens au travail par les agents de déchetterie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houyam Boudaouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes. Entre aspirations individuelles et réalités organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, pp.17-26, 2026, Questions de Société, 978-2-38630-308-1</w:t>
+              <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.89-129, 2026, Questions de société, 978-2-38630-308-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485866v1</w:t>
+                <w:t xml:space="preserve">hal-05485776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire comme partie prenante (PP) de l’entreprise ? Les apports de l’école française,</w:t>
               </w:r>
@@ -5463,333 +5463,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Loose</w:t>
+                <w:t xml:space="preserve">La prise en compte des droits de l’homme et des droits fondamentaux au travail dans les déclarations de performance extra-financière (DPEF) : une exigence nouvelle en voie de normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Coord. Commeiras N., Fabre C., Loose F., Loubès A., Rascol-Boutard S. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coord. Commeiras N., Fabre C., Loose F, Loubès A., Rascol- Boutard S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens au travail. Enjeux de gestion et de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Editions, 2022</w:t>
+              <w:t xml:space="preserve">Le sens au travail : Enjeux de gestion et débats de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Éditions, pp.317-339, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723590v1</w:t>
+                <w:t xml:space="preserve">hal-04723643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des droits de l’homme et des droits fondamentaux au travail dans les déclarations de performance extra-financière (DPEF) : une exigence nouvelle en voie de normalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najoua Tahiri</w:t>
+                <w:t xml:space="preserve">La prise en compte des droits humains et droits fondamentaux du travail dans les DPEF : Une exigence nouvelle en voie de normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens au travail : Enjeux de gestion et débats de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Éditions, pp.317-339, 2022</w:t>
+              <w:t xml:space="preserve">Questions de Société : Sens au Travail : Enjeux de Gestion et Débats de Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Management et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.306-328, 2022, Économie et société, 978-2-37687-449-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723643v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des droits humains et droits fondamentaux du travail dans les DPEF : Une exigence nouvelle en voie de normalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najoua Tahri</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coord. Commeiras N., Fabre C., Loose F., Loubès A., Rascol-Boutard S. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Société : Sens au Travail : Enjeux de Gestion et Débats de Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le sens au travail. Enjeux de gestion et de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Management et Société</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04895797v1</w:t>
+                <w:t xml:space="preserve">hal-04723590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport du management socio-économique au renouvellement du modèle de GRH territoriale</w:t>
               </w:r>
@@ -6081,51 +6081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bonneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6219,51 +6219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Houessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6486,51 +6486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
@@ -6671,90 +6671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPEC et logique territoriale ? Une exemple dans l'industrie ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faillenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "La gestion des compétences: Les nouveaux territoires", coordonné par D. Leroy et R. Soparnot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.217-231, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6779,90 +6779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des compétences à l'échelle d'un territoire : une illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faillenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IN "Les territoires au cœur du présent et de l'anticipation", sous la direction de S. Michun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Céreq, collection Relief, pp.47-67, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7233,51 +7233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05479981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lecerf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo-Febvay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.112.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loubes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riviere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2012.05.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKWL78P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.132.0142" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faillenet Patrick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02044802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038586ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyam Boudaouine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loub&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05480084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clause Fabre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol Boutard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05480204v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Helwanin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubes Anne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485776v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahiri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/le-sens-au-travail-enjeux-de-gestion-et-de-societe/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faillenet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073186v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faillenet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05479981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lecerf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo-Febvay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.112.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loubes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riviere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2012.05.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKWL78P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.132.0142" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faillenet Patrick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02044802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038586ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyam Boudaouine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998365v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loub&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05480084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clause Fabre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol Boutard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05480204v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Helwanin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubes Anne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahiri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/le-sens-au-travail-enjeux-de-gestion-et-de-societe/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faillenet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073186v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faillenet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>