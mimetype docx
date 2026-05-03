--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1002,1040 +1002,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des tensions de rôle sur l'implication au travail : une étude auprès des managers de rayon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Loubes</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 59 (1), pp.98-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.059.0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01030800v1</w:t>
+                <w:t xml:space="preserve">hal-04715655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubès</w:t>
+                <w:t xml:space="preserve">Tensions de rôle et stratégies d'ajustement : une étude auprès des cadres de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2-3), pp.142-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715655v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01328474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions de rôle et stratégies d'ajustement : une étude auprès des cadres de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of organizational socialization tactics : The case of sales and marketing trainees in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riviere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Loubes</w:t>
+                <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2), pp.164-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2012.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01328474v1</w:t>
+                <w:t xml:space="preserve">halshs-01030788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of organizational socialization tactics : The case of sales and marketing trainees in higher education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Les effets des tensions de rôle sur l'implication au travail : une étude auprès des managers de rayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loubes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 13, (n° 4,), p. 73-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.emj.2012.05.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01030788v1</w:t>
+                <w:t xml:space="preserve">halshs-01030800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of organizational socialization tactics : the case of sales and marketing trainees in higher education</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+                <w:t xml:space="preserve">Tensions de rôle et stratégies d'ajustement : une étude auprès de cadres de santé à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 31, (n° 2-3), p. 142-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118157v1</w:t>
+                <w:t xml:space="preserve">halshs-01030795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions de rôle et stratégies d'ajustement : une étude auprès de cadres de santé à l'hôpital</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Riviere</w:t>
+                <w:t xml:space="preserve">Tensions de rôle et stratégies d'ajustement : une étude auprès de cadres de santé à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Vol. 31, (n° 2-3), p. 142-162</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 31 (2-3), pp.142-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.132.0142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01030795v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02541447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions de rôle et stratégies d'ajustement : une étude auprès de cadres de santé à l'hôpital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rivière</w:t>
+                <w:t xml:space="preserve">Gestion des compétences à l’échelle d’un territoire : une illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faillenet Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.47-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jgem.132.0142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02541447v1</w:t>
+                <w:t xml:space="preserve">hal-02118312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des compétences à l’échelle d’un territoire : une illustration</w:t>
+                <w:t xml:space="preserve">Le capital social dans un réseau communautaire de PME : un rôle-clé pour l’émergence et l’institutionnalisation du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faillenet Patrick</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35, pp.47-67</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (3), pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118312v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital social dans un réseau communautaire de PME : un rôle-clé pour l’émergence et l’institutionnalisation du réseau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubès</w:t>
+                <w:t xml:space="preserve">Les effets des tensions de rôle sur l’implication au travail : une étude auprès des managers de rayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 15 (3), pp.29-44</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 13 (4), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/038586ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2045,65 +1929,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des Plateformes d'Attractivité et d'Emploi Territoriales à l'émergence de marques employeurs territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,942 +2002,942 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36 ème Congrès de l'AGRH " Transformer les organisations par un Management des Ressources Humaines engagé et citoyen !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone de Gestion des Ressources Humaines (AGRH), Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Co-statuts » ou « statu quo » ? Que révèlent les scènes sociales (racontées) de l'acceptabilité sociale et de l'engagement des parties prenantes dans la gestion territoriale des déchets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houyam Boudaouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RIODD 2025 : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des paradoxes vécus par les agents de déchetterie?. Une approche par les interactions sociales racontées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes. Le cas des agents de déchetterie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houyam Boudaouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’AGRH, Transformer les organisations par un Management des Ressources Humaines engagé et citoyen !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331949v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes. Le cas des agents de déchetterie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des paradoxes vécus par les agents de déchetterie?. Une approche par les interactions sociales racontées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houyam Boudaouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’AGRH, Transformer les organisations par un Management des Ressources Humaines engagé et citoyen !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331945v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation sociale territoriale : des défis et des enjeux renouvelés pour les collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème Colloque de l'AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation sociale territoriale : des défis et des enjeux renouvelés pour les collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LAREQUOI UVSQ - Campus de Guyancourt, Jun 2025, Versaille- Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles caractéristiques d'un travail porteur de sens dans un &amp;quot;boulot sale&amp;quot;? Une analyse thématique de ce qu'en disent les éboueurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houyam Boudaouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès de l’AGRH - Entre fragmentation et hybridation des mondes du travail quelle(s) GRH demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation sociale territoriale : vers un renouvellement de la compréhension des pratiques de GRH territoriale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Viguier</w:t>
+                <w:t xml:space="preserve">Entre utilité publique et discrédit social, quelle perception du sens du/au travail pour les agents de déchetterie ? Une analyse au travers des interactions entre parties prenantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houyam Boudaouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 ème Congrès de l'AGRH à Barcelone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de Gestion des Ressources Humaines (AGRH), Oct 2024, Barcelone (Espagne), Espagne</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472268v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implication des collectivités territoriales dans les processus d'innovation sociale territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 ème colloque de l'AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Jun 2024, AMIENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre utilité publique et discrédit social, quelle perception du sens du/au travail pour les agents de déchetterie ? Une analyse au travers des interactions entre parties prenantes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubès</w:t>
+                <w:t xml:space="preserve">L’innovation sociale territoriale : vers un renouvellement de la compréhension des pratiques de GRH territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35 ème Congrès de l'AGRH à Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Gestion des Ressources Humaines (AGRH), Oct 2024, Barcelone (Espagne), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815532v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’un dispositif de Gestion des Ressources Humaines Territoriale (GRH-T) : le cas d’un accompagnement-formation pour l' employeurabilité des organisations employeuses du grand âge et du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3068,194 +2952,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34 ème Congrès de l'AGRH, " GRH : défis, territoires et acteurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2023, Ajaccio - Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les évolutions et mutations des métiers de BIATSS et d'enseignant et de chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bernard</w:t>
+                <w:t xml:space="preserve">Corine Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Eyraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubès</w:t>
+                <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03773717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFETS DE L'APPRENTISSAGE ENTRE PAIRS AU SEIN DES ESPACES DE COWORKING : LE CAS DES SALARIÉS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3284,100 +3168,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ÈME Congrès AGRH "Mutations de l'environnement, mutations des organisations, mutations de la GRH ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nouvelles Formes d'Organisation du Travail : Etat des lieux et perspectives. Le cas des Universités françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3392,509 +3276,509 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque de l'AIRMAP. L’Entrepreneuriat : Quels défis pour le Management Public ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat organisationnel et bien-être au travail : le cas des espaces de coworking.</w:t>
+                <w:t xml:space="preserve">Comment le climat organisationnel affecte le bien-être au travail ? le cas des espaces de coworking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l'AGRH : La GRH, peut-elle sauver le travail ?</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l’Association Francophone de la Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986103v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le climat organisationnel affecte le bien-être au travail ? le cas des espaces de coworking</w:t>
+                <w:t xml:space="preserve">Climat organisationnel et bien-être au travail : le cas des espaces de coworking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l’Association Francophone de la Gestion des Ressources Humaines</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l'AGRH : La GRH, peut-elle sauver le travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998365v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue interentreprises et collectif RSE territorial : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CORHIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE dans les grandes entreprises : quelles actions en faveur des PME du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire prescrit, territoire construit et nouvelle régulation sociale : état des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du CRIMT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau Management Public (NMP), tensions de rôle et stress professionnel des cadres de santé à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3923,427 +3807,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Etre au four et au moulin » : conséquences sur la santé au travail et sur la performance. Proposition d’un cadre théorique appliqué au contexte du personnel soignant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Tendance à l’épuisement professionnel, performance et satisfaction au travail des infirmières : le rôle modérateur de l’orientation patient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIème congrès ARAMOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094188v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendance à l’épuisement professionnel, performance et satisfaction au travail des infirmières : le rôle modérateur de l’orientation patient ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La GPEC et le territoire : une étude de cas exploratoire dans le secteur sanitaire et médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIème congrès ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094196v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La GPEC et le territoire : une étude de cas exploratoire dans le secteur sanitaire et médico-social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Etre au four et au moulin » : conséquences sur la santé au travail et sur la performance. Proposition d’un cadre théorique appliqué au contexte du personnel soignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">IIème congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333028v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La GPEC et le territoire : une étude de cas exploratoire dans le secteur sanitaire et médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectif de performance et tensions de rôle à l’hôpital : Une étude qualitative auprès de cadres de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4372,146 +4256,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de l'ARAMOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence d’une GRH Territoriale et réseau inter firmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH DAKAR 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4521,306 +4405,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens au travail à l’épreuve des paradoxes : entre aspirations individuelles et réalités organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clause Fabre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Economie et Société, 2026, 978-2-38630-308-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens au travail - Enjeux de gestion et débats de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Defélix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4828,51 +4712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert. pp.320, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4882,465 +4766,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison d’être et sens au travail : une promesse paradoxale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Helwanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Helwanin</w:t>
+                <w:t xml:space="preserve">Magalie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubes Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Loubes; Nathalie Commeiras; Claude Fabre; Florence Loose; Sylvie Rascol Boutard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens au travail à l’épreuve des paradoxes : entre aspirations individuelles et réalités organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EMS,, 2026, 978-2-38630-308-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ambidextrie contextuelle, génératrice du sens au travail : le cas des Groupements d'Employeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes. Entre aspirations individuelles et réalités organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, pp.17-26, 2026, Questions de Société, 978-2-38630-308-1</w:t>
+              <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2026, 978-2-38630-308-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485866v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ambidextrie contextuelle, génératrice du sens au travail : le cas des Groupements d'Employeurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Viguier</w:t>
+                <w:t xml:space="preserve">Les paradoxes organisationnels au prisme des interactions sociales : quels effets sur la perception de sens au travail par les agents de déchetterie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houyam Boudaouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS, 2026, 978-2-38630-308-1</w:t>
+              <w:t xml:space="preserve">, EMS, pp.89-129, 2026, Questions de société, 978-2-38630-308-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471748v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes organisationnels au prisme des interactions sociales : quels effets sur la perception de sens au travail par les agents de déchetterie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houyam Boudaouine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubes</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, pp.89-129, 2026, Questions de société, 978-2-38630-308-1</w:t>
+              <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes. Entre aspirations individuelles et réalités organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.17-26, 2026, Questions de Société, 978-2-38630-308-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485776v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire comme partie prenante (PP) de l’entreprise ? Les apports de l’école française,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5360,538 +5244,538 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coord. Uzan O. et Hennequin E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité Sociale des Entreprises, Développement Durable et Théorie des Parties Prenantes, une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MA éditions, pp.148-184, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire une partie prenante incontournable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coord. Grünfelder et Delalieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSE, Responsabilité sociale des entreprises : parties prenantes et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.51-62, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des droits de l’homme et des droits fondamentaux au travail dans les déclarations de performance extra-financière (DPEF) : une exigence nouvelle en voie de normalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najoua Tahiri</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Coord. Commeiras N., Fabre C., Loose F, Loubès A., Rascol- Boutard S. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coord. Commeiras N., Fabre C., Loose F., Loubès A., Rascol-Boutard S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens au travail : Enjeux de gestion et débats de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Éditions, pp.317-339, 2022</w:t>
+              <w:t xml:space="preserve">Le sens au travail. Enjeux de gestion et de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723643v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des droits humains et droits fondamentaux du travail dans les DPEF : Une exigence nouvelle en voie de normalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najoua Tahri</w:t>
+                <w:t xml:space="preserve">La prise en compte des droits de l’homme et des droits fondamentaux au travail dans les déclarations de performance extra-financière (DPEF) : une exigence nouvelle en voie de normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coord. Commeiras N., Fabre C., Loose F, Loubès A., Rascol- Boutard S. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Société : Sens au Travail : Enjeux de Gestion et Débats de Société</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.306-328, 2022, Économie et société, 978-2-37687-449-2</w:t>
+              <w:t xml:space="preserve">Le sens au travail : Enjeux de gestion et débats de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Éditions, pp.317-339, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895797v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Loose</w:t>
+                <w:t xml:space="preserve">La prise en compte des droits humains et droits fondamentaux du travail dans les DPEF : Une exigence nouvelle en voie de normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens au travail. Enjeux de gestion et de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Editions, 2022</w:t>
+              <w:t xml:space="preserve">Questions de Société : Sens au Travail : Enjeux de Gestion et Débats de Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Management et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.306-328, 2022, Économie et société, 978-2-37687-449-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723590v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport du management socio-économique au renouvellement du modèle de GRH territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coord. Savall H. et Zardet V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management-socio-économique : théories et pratiques,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Éditions, pp.875-882, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions de rôle et stress au travail : quelles stratégies d’ajustement pour développer le bien-être au travail des cadres de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5920,73 +5804,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être au travail Pour un service public efficace, respectueux et bienveillant, collection Profession Cadre Service Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions de rôle et stress au travail : quelles stratégies pour développer le bien-être des cadres de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6019,327 +5903,327 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'EHESP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bien-être au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Delattre</w:t>
+                <w:t xml:space="preserve">La RSE remet au centre la &amp;quot;prospective des métiers&amp;quot; comme source de vitalité des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Houessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bonneveu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386830v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RSE remet au centre la &amp;quot;prospective des métiers&amp;quot; comme source de vitalité des territoires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bonneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Houessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
+              <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386840v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire, facteur d’accélération de pratiques RH responsables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6398,229 +6282,229 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.238-257, 2015, Collection AGRH</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la gouvernance écosystémique met en dialogue acteurs et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPEC et logique territoriale ? Une exemple dans l’industrie ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Faillenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,289 +6519,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des compétences : les nouveaux territoires, Leroy D. et Soparnot R. (coord.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPEC et logique territoriale ? Une exemple dans l'industrie ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faillenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "La gestion des compétences: Les nouveaux territoires", coordonné par D. Leroy et R. Soparnot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.217-231, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des compétences à l'échelle d'un territoire : une illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faillenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IN "Les territoires au cœur du présent et de l'anticipation", sous la direction de S. Michun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Céreq, collection Relief, pp.47-67, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement organisationnel : quels effets sur les tensions de rôle et l’implication organisationnelle des chefs de rayon dans la grande distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6933,160 +6817,160 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRH, PME, Transmission de nouvelles perspectives Mélanges en l’honneur du Professeur Mahé de Boislandelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des managers de rayon dans l’organisation : vers une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management des ressources humaines dans la Grande Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7233,51 +7117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05479981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lecerf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo-Febvay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.112.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loubes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riviere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2012.05.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKWL78P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.132.0142" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faillenet Patrick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02044802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038586ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyam Boudaouine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998365v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loub&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05480084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clause Fabre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol Boutard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05480204v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Helwanin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubes Anne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahiri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/le-sens-au-travail-enjeux-de-gestion-et-de-societe/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faillenet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073186v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faillenet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05479981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lecerf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo-Febvay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.112.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loubes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riviere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2012.05.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKWL78P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.132.0142" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faillenet Patrick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02044802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038586ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viguier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyam Boudaouine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loub&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05480084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clause Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol Boutard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05480204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Helwanin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubes Anne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471748v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahiri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/le-sens-au-travail-enjeux-de-gestion-et-de-societe/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333010v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faillenet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faillenet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118265v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>