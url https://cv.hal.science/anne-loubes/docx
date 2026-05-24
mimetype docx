--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -292,421 +292,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogue interentreprises comme levier d'innovation responsable</w:t>
+                <w:t xml:space="preserve">Mécanismes de construction et d’appropriation d’un dispositif de GPEC élargie au territoire (GPEC-T) dans le secteur sanitaire et médico-social : une étude de cas exploratoire en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Valérie Crespo-Febvay</w:t>
+                <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.059.0075⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°31 (2), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.192.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120182v1</w:t>
+                <w:t xml:space="preserve">halshs-02424256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau Management Public, Tensions de Rôle et Stress Professionnel chez les Cadres de Santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+                <w:t xml:space="preserve">Le dialogue interentreprises comme levier d'innovation responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Crespo-Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (2), pp.75-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.059.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998317v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau Management Public, tensions de rôle et stress professionnel chez les cadres de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nouveau Management Public, Tensions de Rôle et Stress Professionnel chez les Cadres de Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N°112 (2), pp.3. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, n° 112, 3-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02398913v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de construction et d’appropriation d’un dispositif de GPEC élargie au territoire (GPEC-T) dans le secteur sanitaire et médico-social : une étude de cas exploratoire en Languedoc-Roussillon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nouveau Management Public, tensions de rôle et stress professionnel chez les cadres de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Oriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n°31 (2), pp.65. </w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°112 (2), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.192.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grhu.112.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02424256v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02398913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la GRH instrumentale à la GRH partenariale : l’impact des stratégies territoriales</w:t>
               </w:r>
@@ -820,209 +820,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les logiques de la GPEC élargie au territoire : une proposition de typologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubes</w:t>
+                <w:t xml:space="preserve">Les logiques de la GPEC élargie au territoire : une proposition de typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Volume 33 (2), pp.141-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/g2000.332.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012531v1</w:t>
+                <w:t xml:space="preserve">hal-04715651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les logiques de la GPEC élargie au territoire : une proposition de typologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubès</w:t>
+                <w:t xml:space="preserve">Les logiques de la GPEC élargie au territoire : une proposition de typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Volume 33 (2), pp.141-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.332.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.332.0141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04715651v1</w:t>
+                <w:t xml:space="preserve">hal-02012531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1500,51 +1500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions de rôle et stratégies d'ajustement : une étude auprès de cadres de santé à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1820,51 +1820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des tensions de rôle sur l’implication au travail : une étude auprès des managers de rayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1937,355 +1937,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des Plateformes d'Attractivité et d'Emploi Territoriales à l'émergence de marques employeurs territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'innovation sociale territoriale : des défis et des enjeux renouvelés pour les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36 ème Congrès de l'AGRH " Transformer les organisations par un Management des Ressources Humaines engagé et citoyen !"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de Gestion des Ressources Humaines (AGRH), Oct 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LAREQUOI UVSQ - Campus de Guyancourt, Jun 2025, Versaille- Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472405v1</w:t>
+                <w:t xml:space="preserve">hal-05290583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Co-statuts » ou « statu quo » ? Que révèlent les scènes sociales (racontées) de l'acceptabilité sociale et de l'engagement des parties prenantes dans la gestion territoriale des déchets ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubès</w:t>
+                <w:t xml:space="preserve">La contribution des Plateformes d'Attractivité et d'Emploi Territoriales à l'émergence de marques employeurs territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RIODD 2025 : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">36 ème Congrès de l'AGRH " Transformer les organisations par un Management des Ressources Humaines engagé et citoyen !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Gestion des Ressources Humaines (AGRH), Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331941v1</w:t>
+                <w:t xml:space="preserve">hal-05472405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes. Le cas des agents de déchetterie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">« Co-statuts » ou « statu quo » ? Que révèlent les scènes sociales (racontées) de l'acceptabilité sociale et de l'engagement des parties prenantes dans la gestion territoriale des déchets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houyam Boudaouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’AGRH, Transformer les organisations par un Management des Ressources Humaines engagé et citoyen !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">Congrès RIODD 2025 : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331945v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paradoxes vécus par les agents de déchetterie?. Une approche par les interactions sociales racontées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houyam Boudaouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2317,273 +2317,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation sociale territoriale : des défis et des enjeux renouvelés pour les collectivités territoriales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubes</w:t>
+                <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes. Le cas des agents de déchetterie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houyam Boudaouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème Colloque de l'AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Saint-Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’AGRH, Transformer les organisations par un Management des Ressources Humaines engagé et citoyen !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472235v1</w:t>
+                <w:t xml:space="preserve">hal-05331945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation sociale territoriale : des défis et des enjeux renouvelés pour les collectivités territoriales</w:t>
+                <w:t xml:space="preserve">L’innovation sociale territoriale : des défis et des enjeux renouvelés pour les collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LAREQUOI UVSQ - Campus de Guyancourt, Jun 2025, Versaille- Saint-Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">14 ème Colloque de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290583v1</w:t>
+                <w:t xml:space="preserve">hal-05472235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles caractéristiques d'un travail porteur de sens dans un &amp;quot;boulot sale&amp;quot;? Une analyse thématique de ce qu'en disent les éboueurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houyam Boudaouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès de l’AGRH - Entre fragmentation et hybridation des mondes du travail quelle(s) GRH demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2602,122 +2602,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre utilité publique et discrédit social, quelle perception du sens du/au travail pour les agents de déchetterie ? Une analyse au travers des interactions entre parties prenantes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubès</w:t>
+                <w:t xml:space="preserve">L’innovation sociale territoriale : vers un renouvellement de la compréhension des pratiques de GRH territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35 ème Congrès de l'AGRH à Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Gestion des Ressources Humaines (AGRH), Oct 2024, Barcelone (Espagne), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815532v1</w:t>
+                <w:t xml:space="preserve">hal-05472268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implication des collectivités territoriales dans les processus d'innovation sociale territoriale</w:t>
               </w:r>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 ème colloque de l'AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Jun 2024, AMIENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2792,122 +2792,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation sociale territoriale : vers un renouvellement de la compréhension des pratiques de GRH territoriale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Viguier</w:t>
+                <w:t xml:space="preserve">Entre utilité publique et discrédit social, quelle perception du sens du/au travail pour les agents de déchetterie ? Une analyse au travers des interactions entre parties prenantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houyam Boudaouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 ème Congrès de l'AGRH à Barcelone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de Gestion des Ressources Humaines (AGRH), Oct 2024, Barcelone (Espagne), Espagne</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472268v1</w:t>
+                <w:t xml:space="preserve">hal-04815532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’un dispositif de Gestion des Ressources Humaines Territoriale (GRH-T) : le cas d’un accompagnement-formation pour l' employeurabilité des organisations employeuses du grand âge et du handicap</w:t>
               </w:r>
@@ -2919,51 +2919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34 ème Congrès de l'AGRH, " GRH : défis, territoires et acteurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2023, Ajaccio - Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3515,51 +3515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue interentreprises et collectif RSE territorial : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CORHIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3597,51 +3597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE dans les grandes entreprises : quelles actions en faveur des PME du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3660,588 +3660,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire prescrit, territoire construit et nouvelle régulation sociale : état des pratiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Loubès</w:t>
+                <w:t xml:space="preserve">Nouveau Management Public (NMP), tensions de rôle et stress professionnel des cadres de santé à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du CRIMT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060530v1</w:t>
+                <w:t xml:space="preserve">hal-04333016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau Management Public (NMP), tensions de rôle et stress professionnel des cadres de santé à l’hôpital</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Loubès</w:t>
+                <w:t xml:space="preserve">Territoire prescrit, territoire construit et nouvelle régulation sociale : état des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international du CRIMT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333016v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendance à l’épuisement professionnel, performance et satisfaction au travail des infirmières : le rôle modérateur de l’orientation patient ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La GPEC et le territoire : une étude de cas exploratoire dans le secteur sanitaire et médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIème congrès ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094196v1</w:t>
+                <w:t xml:space="preserve">hal-02098343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La GPEC et le territoire : une étude de cas exploratoire dans le secteur sanitaire et médico-social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tendance à l’épuisement professionnel, performance et satisfaction au travail des infirmières : le rôle modérateur de l’orientation patient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">IIème congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333028v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Etre au four et au moulin » : conséquences sur la santé au travail et sur la performance. Proposition d’un cadre théorique appliqué au contexte du personnel soignant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La GPEC et le territoire : une étude de cas exploratoire dans le secteur sanitaire et médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Oriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIème congrès ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094188v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La GPEC et le territoire : une étude de cas exploratoire dans le secteur sanitaire et médico-social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Etre au four et au moulin » : conséquences sur la santé au travail et sur la performance. Proposition d’un cadre théorique appliqué au contexte du personnel soignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">IIème congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098343v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectif de performance et tensions de rôle à l’hôpital : Une étude qualitative auprès de cadres de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4419,90 +4419,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens au travail à l’épreuve des paradoxes : entre aspirations individuelles et réalités organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clause Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4559,51 +4559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4892,51 +4892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambidextrie contextuelle, génératrice du sens au travail : le cas des Groupements d'Employeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4978,77 +4978,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes organisationnels au prisme des interactions sociales : quels effets sur la perception de sens au travail par les agents de déchetterie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houyam Boudaouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.89-129, 2026, Questions de société, 978-2-38630-308-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5073,90 +5073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5379,51 +5379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5739,729 +5739,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions de rôle et stress au travail : quelles stratégies d’ajustement pour développer le bien-être au travail des cadres de santé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tensions de rôle et stress au travail : quelles stratégies pour développer le bien-être des cadres de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'EHESP. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être au travail Pour un service public efficace, respectueux et bienveillant, collection Profession Cadre Service Public</w:t>
+              <w:t xml:space="preserve">Le bien-être au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118167v1</w:t>
+                <w:t xml:space="preserve">hal-04333010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions de rôle et stress au travail : quelles stratégies pour développer le bien-être des cadres de santé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tensions de rôle et stress au travail : quelles stratégies d’ajustement pour développer le bien-être au travail des cadres de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bien-être au travail</w:t>
+              <w:t xml:space="preserve">Bien-être au travail Pour un service public efficace, respectueux et bienveillant, collection Profession Cadre Service Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333010v1</w:t>
+                <w:t xml:space="preserve">hal-02118167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RSE remet au centre la &amp;quot;prospective des métiers&amp;quot; comme source de vitalité des territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la gouvernance écosystémique met en dialogue acteurs et territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t>
+              <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386840v1</w:t>
+                <w:t xml:space="preserve">hal-01386848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Delattre</w:t>
+                <w:t xml:space="preserve">La RSE remet au centre la &amp;quot;prospective des métiers&amp;quot; comme source de vitalité des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Houessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bonneveu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386830v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire, facteur d’accélération de pratiques RH responsables ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bonneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Houessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.238-257, 2015, Collection AGRH</w:t>
+              <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124398v1</w:t>
+                <w:t xml:space="preserve">hal-01386830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la gouvernance écosystémique met en dialogue acteurs et territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le territoire, facteur d’accélération de pratiques RH responsables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Bories-Azeau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
+              <w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.238-257, 2015, Collection AGRH</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386848v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPEC et logique territoriale ? Une exemple dans l’industrie ferroviaire</w:t>
               </w:r>
@@ -7117,51 +7117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05479981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lecerf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo-Febvay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.112.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oriou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loubes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riviere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2012.05.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKWL78P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.132.0142" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faillenet Patrick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02044802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038586ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viguier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyam Boudaouine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loub&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05480084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clause Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol Boutard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05480204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Helwanin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubes Anne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471748v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahiri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/le-sens-au-travail-enjeux-de-gestion-et-de-societe/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333010v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faillenet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faillenet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118265v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05479981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lecerf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Oriou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120182v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo-Febvay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.112.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0141" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loubes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riviere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2012.05.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKWL78P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.132.0142" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faillenet Patrick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02044802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038586ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viguier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyam Boudaouine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Crespo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loub&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oriou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Est&#232;ve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05480084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clause Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol Boutard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05480204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Helwanin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubes Anne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471748v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahiri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/le-sens-au-travail-enjeux-de-gestion-et-de-societe/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faillenet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faillenet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118265v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>