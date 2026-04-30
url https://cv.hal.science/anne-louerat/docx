--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -100,307 +100,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« À la croisée des éléments : les météores, figures de l’hybride dans la poésie scientifique de la Renaissance »</w:t>
+                <w:t xml:space="preserve">« Les Trois Livres des Météores d’Isaac Habert : un &amp;quot;livre heritier&amp;quot; de la poésie météorologique de la Renaissance » (actes du colloque international de Galati, Roumanie, Après la pluie, des éclaircies… Les météores en langue et littérature, 21 et 22 mars 2024, organisé par A. Ganea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemerre-Louërat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, https://journals.openedition.org/essais/14932</w:t>
+              <w:t xml:space="preserve">Mélanges francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, XVII (22)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294560v1</w:t>
+                <w:t xml:space="preserve">hal-05294577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu: Pascale Dubus, Les Météores. Peindre la tempête à la Renaissance, Genève, Droz, 2025</w:t>
+                <w:t xml:space="preserve">« La pluie et le beau temps dans la poésie météorologique de la Pléiade » (actes du colloque de Sorbonne Nouvelle Représenter la nature dans la poésie française de la Renaissance (1550-1600), organisé par O. Halévy, T. Murphy et A. Payen de La Garanderie, 2 juin 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemerre-Louërat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294611v1</w:t>
+                <w:t xml:space="preserve">hal-05294570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Trois Livres des Météores d’Isaac Habert : un &amp;quot;livre heritier&amp;quot; de la poésie météorologique de la Renaissance » (actes du colloque international de Galati, Roumanie, Après la pluie, des éclaircies… Les météores en langue et littérature, 21 et 22 mars 2024, organisé par A. Ganea)</w:t>
+                <w:t xml:space="preserve">« À la croisée des éléments : les météores, figures de l’hybride dans la poésie scientifique de la Renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemerre-Louërat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, XVII (22)</w:t>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, https://journals.openedition.org/essais/14932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294577v1</w:t>
+                <w:t xml:space="preserve">hal-05294560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La pluie et le beau temps dans la poésie météorologique de la Pléiade » (actes du colloque de Sorbonne Nouvelle Représenter la nature dans la poésie française de la Renaissance (1550-1600), organisé par O. Halévy, T. Murphy et A. Payen de La Garanderie, 2 juin 2023)</w:t>
+                <w:t xml:space="preserve">Compte-rendu: Pascale Dubus, Les Météores. Peindre la tempête à la Renaissance, Genève, Droz, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemerre-Louërat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294570v1</w:t>
+                <w:t xml:space="preserve">hal-05294611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tout cela qui vit dessous la nue… ». Le nuage, élément de structuration de l’espace cosmologique ronsardien</w:t>
               </w:r>
@@ -651,169 +651,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ronsard violeur : stylistique d’un désir violent », actes du colloque de la Sorbonne organisé par J. Goeury, A. Lionetto, J.-C. Monferran, A.-P. Pouey-Mounou et C. Trotot, 19 au 21 juin 2024</w:t>
+                <w:t xml:space="preserve">« Quand la terre tremble : dire le séisme de Jean-Antoine de Baïf à Scévole de Sainte-Marthe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemerre-Louërat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Goeury, N. Le Roux et E. Lurin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire et Relire Ronsard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, A paraître</w:t>
+              <w:t xml:space="preserve">L’Europe « en désastré visage » ? Calamités, désastres et catastrophes à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294602v1</w:t>
+                <w:t xml:space="preserve">hal-05294590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand la terre tremble : dire le séisme de Jean-Antoine de Baïf à Scévole de Sainte-Marthe »</w:t>
+                <w:t xml:space="preserve">« Ronsard violeur : stylistique d’un désir violent », actes du colloque de la Sorbonne organisé par J. Goeury, A. Lionetto, J.-C. Monferran, A.-P. Pouey-Mounou et C. Trotot, 19 au 21 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemerre-Louërat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Europe « en désastré visage » ? Calamités, désastres et catastrophes à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUPS, A paraître</w:t>
+              <w:t xml:space="preserve">Lire et Relire Ronsard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294590v1</w:t>
+                <w:t xml:space="preserve">hal-05294602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Météores du Premier Curieux</w:t>
               </w:r>
@@ -1063,51 +1063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemerre-Lou&#235;rat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294611v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411581v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lou&#235;rat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04034199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pontus-de-tyard-et-la-varietas-les-meteores-du-premier-curieux.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13073-4.p.0119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemerre-Lou&#235;rat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294570v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411581v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lou&#235;rat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294602v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04034199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pontus-de-tyard-et-la-varietas-les-meteores-du-premier-curieux.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13073-4.p.0119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>