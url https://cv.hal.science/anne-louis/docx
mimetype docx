--- v0 (2026-03-21)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne LOUIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agent des systèmes cyber-physiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting counterfeit products by means of frequent pattern mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.3683-3692. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-02237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and optimization of robotic tasks for UV treatment of diseases in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-019-00541-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of conducted EMI generated by single-ended primary inductance converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Mostefaoui-Kasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.4469-4479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Susceptibility of Integrated Circuits to Conducted Electromagnetic Disturbances Up to 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.918983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation pratices and environmental sustainability: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Rafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berckley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUL Prediction with Encoding and Spatial-Temporal Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Smart World Congress (SWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Portsmouth, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SWC57546.2023.10449309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of network modifications on a french metropolis transportation system by agent-based transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Sahbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 8th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nice, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS56129.2023.10241504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life experiments and business model innovation process: lessons from the Living Lab literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Savarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM ( European Academy of Management ) Annual Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-optimization hybrid approach for scheduling randomly deteriorating treatment tasks in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022: Nantes, France, 22-24 June 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements des PME en termes de pratiques d'innovation ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT AIMS Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M-Lab - NIMEC, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors among SMEs in terms of open innovation practices and actors involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Dec 2021, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation to Predict Global Behavior of Population Based on Elementary Local Markovian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cymaen50288.2021.9497274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Mildew Treatment by UV-c in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SOHOMA European Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.496-507, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique des tâches robotisées pour le traitement du mildiou par radiation UV-c dans l’horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Tasks for Treating Mildew by UV-c Radiation in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montepellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm Correlation to improve industrial fault management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, GERMANY (Virtual Conf), Germany. pp.10485-10492, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and Localization-Aware Rescheduling for Flexible Flow Shops in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1929-1934, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of Cyber physical production system using multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALSE MAINTENANCE ALARM-SEQUENCE DETECTION USING FREQUENT PATTERN MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XTERM : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic and organizational determinants for open innovation practices in SMEs : a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Dec 2019, Rome ( Virtual ), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la planification des tâches de traitement robotisé des horticultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive analysis data-based for Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Competencies Analysis Based on Industry Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.692-701, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of items recommendations methods for heritage sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Metrology for Archaeology and Cultural Heritage - MetroArchaeo2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cassino, Italy. pp.522-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITE DES SYSTEMES DE PRODUCTION ROBOTISES FLEXIBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalb Eddine Chelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Conception de Produits et Innovation de L'ENSAM, Jul 2018, BUDAPEST, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Adoption Model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISION D'UN SYSTEME DE PRODUCTION CONSTITUE DE ROBOTS COLLABORATIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">confere 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée projetée dédiée aux systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimatou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’innovation ouverte à favoriser pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du Congrès. International de Génie Industriel.(CIGI 2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation Des Biodéchets Conditionnes : Programmation Linéaire Pour L’optimisation Des Flux De Matière Organique Hygiénisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vencent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation de la tournée des véhicules pour la collecte de biodéchets conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Transportation Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach (MOPGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MULTIPLE OBJECTIVE PROGRAMMING AND GOAL PROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating execution strategies for hybrid models developed using multiple M&S methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSS '15: Proceedings of the 48th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San diago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du niveau de maturité des PME en terme d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM, Jul 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristique hybride pour l'optimisation du déploiement de Réseaux de Capteurs Sans Fil (RCSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION D'UN PLAN DE MAINTENANCE BASÉ SUR LES SYSTÈMES MULTI-AGENTS POUR LES ÉOLIENNES OFFSHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING OF MAINTENANCE STRATEGY OF OFFSHORE WIND FARMS BASED MULTI-AGENT-SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhacène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">computer and industrial engineering congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Supplier Maturity Evaluation in Terms of PLM Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sink node Deployment in WSN Using Genetic Algorithms through Coverage and Cost Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech (MA), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electromagnetic field radiated by a microwave circuit encapsulated in a rectangular cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Electromagnetic Compatibility - EMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, United States. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF BUNDLE WITH RADIATED LOSSES FOR BCI TESTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélhacène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Electromagnetic Compatibility of Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Toulouse, France. pp. 27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality maintenance demonstrator and associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. IEEE, pp.329-330, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne LOUIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agent des systèmes cyber-physiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting counterfeit products by means of frequent pattern mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.3683-3692. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-02237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and optimization of robotic tasks for UV treatment of diseases in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-019-00541-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of conducted EMI generated by single-ended primary inductance converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Mostefaoui-Kasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.4469-4479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Susceptibility of Integrated Circuits to Conducted Electromagnetic Disturbances Up to 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.918983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation pratices and environmental sustainability: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Rafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berckley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUL Prediction with Encoding and Spatial-Temporal Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Smart World Congress (SWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Portsmouth, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SWC57546.2023.10449309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of network modifications on a french metropolis transportation system by agent-based transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Sahbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 8th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nice, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS56129.2023.10241504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life experiments and business model innovation process: lessons from the Living Lab literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Savarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM ( European Academy of Management ) Annual Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-optimization hybrid approach for scheduling randomly deteriorating treatment tasks in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022: Nantes, France, 22-24 June 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements des PME en termes de pratiques d'innovation ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT AIMS Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M-Lab - NIMEC, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation to Predict Global Behavior of Population Based on Elementary Local Markovian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cymaen50288.2021.9497274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors among SMEs in terms of open innovation practices and actors involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Dec 2021, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Mildew Treatment by UV-c in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SOHOMA European Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.496-507, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique des tâches robotisées pour le traitement du mildiou par radiation UV-c dans l’horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Tasks for Treating Mildew by UV-c Radiation in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montepellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm Correlation to improve industrial fault management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, GERMANY (Virtual Conf), Germany. pp.10485-10492, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALSE MAINTENANCE ALARM-SEQUENCE DETECTION USING FREQUENT PATTERN MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XTERM : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic and organizational determinants for open innovation practices in SMEs : a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Dec 2019, Rome ( Virtual ), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and Localization-Aware Rescheduling for Flexible Flow Shops in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1929-1934, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of Cyber physical production system using multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la planification des tâches de traitement robotisé des horticultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive analysis data-based for Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITE DES SYSTEMES DE PRODUCTION ROBOTISES FLEXIBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalb Eddine Chelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Conception de Produits et Innovation de L'ENSAM, Jul 2018, BUDAPEST, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Competencies Analysis Based on Industry Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.692-701, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of items recommendations methods for heritage sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Metrology for Archaeology and Cultural Heritage - MetroArchaeo2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cassino, Italy. pp.522-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Adoption Model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée projetée dédiée aux systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimatou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISION D'UN SYSTEME DE PRODUCTION CONSTITUE DE ROBOTS COLLABORATIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">confere 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation Des Biodéchets Conditionnes : Programmation Linéaire Pour L’optimisation Des Flux De Matière Organique Hygiénisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vencent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation de la tournée des véhicules pour la collecte de biodéchets conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’innovation ouverte à favoriser pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du Congrès. International de Génie Industriel.(CIGI 2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Transportation Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach (MOPGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MULTIPLE OBJECTIVE PROGRAMMING AND GOAL PROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating execution strategies for hybrid models developed using multiple M&S methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSS '15: Proceedings of the 48th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San diago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristique hybride pour l'optimisation du déploiement de Réseaux de Capteurs Sans Fil (RCSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du niveau de maturité des PME en terme d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM, Jul 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION D'UN PLAN DE MAINTENANCE BASÉ SUR LES SYSTÈMES MULTI-AGENTS POUR LES ÉOLIENNES OFFSHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING OF MAINTENANCE STRATEGY OF OFFSHORE WIND FARMS BASED MULTI-AGENT-SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhacène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">computer and industrial engineering congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Supplier Maturity Evaluation in Terms of PLM Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sink node Deployment in WSN Using Genetic Algorithms through Coverage and Cost Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech (MA), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electromagnetic field radiated by a microwave circuit encapsulated in a rectangular cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Electromagnetic Compatibility - EMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, United States. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF BUNDLE WITH RADIATED LOSSES FOR BCI TESTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélhacène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Electromagnetic Compatibility of Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Toulouse, France. pp. 27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality maintenance demonstrator and associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. IEEE, pp.329-330, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-019-00541-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mostefaoui-Kasri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Azzouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Chahine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaboriaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.918983" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rafiq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ayadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWC57546.2023.10449309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Sahbani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241504" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Savarit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Sahnoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.449" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cymaen50288.2021.9497274" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_36" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820445" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934976" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_63" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Jradi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Benatia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimatou Thiam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vencent Constant-Meney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Constant-Meney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Mustafee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Andi Smart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Godsiff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahdikhah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samh Khemiri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038309" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223429" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-019-00541-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mostefaoui-Kasri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Azzouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Chahine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaboriaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.918983" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rafiq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ayadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWC57546.2023.10449309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Sahbani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241504" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Savarit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Sahnoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.449" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cymaen50288.2021.9497274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_36" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820445" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_63" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Jradi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Benatia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimatou Thiam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vencent Constant-Meney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Constant-Meney" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Mustafee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Andi Smart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Godsiff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahdikhah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samh Khemiri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038309" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223429" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>