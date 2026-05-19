--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne LOUIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agent des systèmes cyber-physiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting counterfeit products by means of frequent pattern mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.3683-3692. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-02237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and optimization of robotic tasks for UV treatment of diseases in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-019-00541-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of conducted EMI generated by single-ended primary inductance converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Mostefaoui-Kasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.4469-4479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Susceptibility of Integrated Circuits to Conducted Electromagnetic Disturbances Up to 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.918983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation pratices and environmental sustainability: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Rafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berckley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUL Prediction with Encoding and Spatial-Temporal Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Smart World Congress (SWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Portsmouth, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SWC57546.2023.10449309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of network modifications on a french metropolis transportation system by agent-based transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Sahbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 8th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nice, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS56129.2023.10241504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life experiments and business model innovation process: lessons from the Living Lab literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Savarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM ( European Academy of Management ) Annual Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-optimization hybrid approach for scheduling randomly deteriorating treatment tasks in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022: Nantes, France, 22-24 June 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements des PME en termes de pratiques d'innovation ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT AIMS Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M-Lab - NIMEC, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation to Predict Global Behavior of Population Based on Elementary Local Markovian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cymaen50288.2021.9497274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors among SMEs in terms of open innovation practices and actors involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Dec 2021, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Mildew Treatment by UV-c in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SOHOMA European Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.496-507, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique des tâches robotisées pour le traitement du mildiou par radiation UV-c dans l’horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Tasks for Treating Mildew by UV-c Radiation in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montepellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm Correlation to improve industrial fault management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, GERMANY (Virtual Conf), Germany. pp.10485-10492, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALSE MAINTENANCE ALARM-SEQUENCE DETECTION USING FREQUENT PATTERN MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XTERM : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic and organizational determinants for open innovation practices in SMEs : a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Dec 2019, Rome ( Virtual ), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and Localization-Aware Rescheduling for Flexible Flow Shops in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1929-1934, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of Cyber physical production system using multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la planification des tâches de traitement robotisé des horticultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive analysis data-based for Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITE DES SYSTEMES DE PRODUCTION ROBOTISES FLEXIBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalb Eddine Chelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Conception de Produits et Innovation de L'ENSAM, Jul 2018, BUDAPEST, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Competencies Analysis Based on Industry Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.692-701, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of items recommendations methods for heritage sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Metrology for Archaeology and Cultural Heritage - MetroArchaeo2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cassino, Italy. pp.522-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Adoption Model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée projetée dédiée aux systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimatou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISION D'UN SYSTEME DE PRODUCTION CONSTITUE DE ROBOTS COLLABORATIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">confere 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation Des Biodéchets Conditionnes : Programmation Linéaire Pour L’optimisation Des Flux De Matière Organique Hygiénisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vencent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation de la tournée des véhicules pour la collecte de biodéchets conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’innovation ouverte à favoriser pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du Congrès. International de Génie Industriel.(CIGI 2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Transportation Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach (MOPGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MULTIPLE OBJECTIVE PROGRAMMING AND GOAL PROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating execution strategies for hybrid models developed using multiple M&S methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSS '15: Proceedings of the 48th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San diago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristique hybride pour l'optimisation du déploiement de Réseaux de Capteurs Sans Fil (RCSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du niveau de maturité des PME en terme d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM, Jul 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION D'UN PLAN DE MAINTENANCE BASÉ SUR LES SYSTÈMES MULTI-AGENTS POUR LES ÉOLIENNES OFFSHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING OF MAINTENANCE STRATEGY OF OFFSHORE WIND FARMS BASED MULTI-AGENT-SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhacène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">computer and industrial engineering congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Supplier Maturity Evaluation in Terms of PLM Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sink node Deployment in WSN Using Genetic Algorithms through Coverage and Cost Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech (MA), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electromagnetic field radiated by a microwave circuit encapsulated in a rectangular cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Electromagnetic Compatibility - EMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, United States. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF BUNDLE WITH RADIATED LOSSES FOR BCI TESTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélhacène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Electromagnetic Compatibility of Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Toulouse, France. pp. 27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality maintenance demonstrator and associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. IEEE, pp.329-330, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne LOUIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting counterfeit products by means of frequent pattern mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.3683-3692. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-02237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agent des systèmes cyber-physiques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and optimization of robotic tasks for UV treatment of diseases in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-019-00541-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of conducted EMI generated by single-ended primary inductance converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Mostefaoui-Kasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.4469-4479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Modeling of the Susceptibility of Integrated Circuits to Conducted Electromagnetic Disturbances Up to 1 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2008.918983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electromagnetic fields close to microwave devices using electric dipole probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Bouchelouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation pratices and environmental sustainability: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Rafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berckley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUL Prediction with Encoding and Spatial-Temporal Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Smart World Congress (SWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Portsmouth, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SWC57546.2023.10449309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of network modifications on a french metropolis transportation system by agent-based transport simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Sahbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 8th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nice, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS56129.2023.10241504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life experiments and business model innovation process: lessons from the Living Lab literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Savarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM ( European Academy of Management ) Annual Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-optimization hybrid approach for scheduling randomly deteriorating treatment tasks in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022: Nantes, France, 22-24 June 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements des PME en termes de pratiques d'innovation ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT AIMS Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M-Lab - NIMEC, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation to Predict Global Behavior of Population Based on Elementary Local Markovian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cymaen50288.2021.9497274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors among SMEs in terms of open innovation practices and actors involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Dec 2021, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Mildew Treatment by UV-c in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SOHOMA European Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.496-507, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique des tâches robotisées pour le traitement du mildiou par radiation UV-c dans l’horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Tasks for Treating Mildew by UV-c Radiation in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montepellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm Correlation to improve industrial fault management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, GERMANY (Virtual Conf), Germany. pp.10485-10492, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FALSE MAINTENANCE ALARM-SEQUENCE DETECTION USING FREQUENT PATTERN MINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XTERM : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic and organizational determinants for open innovation practices in SMEs : a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Dec 2019, Rome ( Virtual ), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and Localization-Aware Rescheduling for Flexible Flow Shops in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1929-1934, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of Cyber physical production system using multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bouzarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Applied Automation and Industrial Diagnostics (ICAAID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Elazig, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAAID.2019.8934976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la planification des tâches de traitement robotisé des horticultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITE DES SYSTEMES DE PRODUCTION ROBOTISES FLEXIBLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalb Eddine Chelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Conception de Produits et Innovation de L'ENSAM, Jul 2018, BUDAPEST, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Competencies Analysis Based on Industry Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.692-701, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of items recommendations methods for heritage sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Metrology for Archaeology and Cultural Heritage - MetroArchaeo2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Cassino, Italy. pp.522-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive analysis data-based for Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée projetée dédiée aux systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimatou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERVISION D'UN SYSTEME DE PRODUCTION CONSTITUE DE ROBOTS COLLABORATIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Goumeye Souleymane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">confere 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Adoption Model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatah Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation Des Biodéchets Conditionnes : Programmation Linéaire Pour L’optimisation Des Flux De Matière Organique Hygiénisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vencent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation de la tournée des véhicules pour la collecte de biodéchets conditionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Constant-Meney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’innovation ouverte à favoriser pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du Congrès. International de Génie Industriel.(CIGI 2017 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Transportation Problem: Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Flexible Job Shop Scheduling Problem: Simulation Approach (MOPGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12TH INTERNATIONAL CONFERENCE ON MULTIPLE OBJECTIVE PROGRAMMING AND GOAL PROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristique hybride pour l'optimisation du déploiement de Réseaux de Capteurs Sans Fil (RCSF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benatia Mohamed Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du niveau de maturité des PME en terme d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTBM, Jul 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating execution strategies for hybrid models developed using multiple M&S methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navonil Mustafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Andi Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSS '15: Proceedings of the 48th Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San diago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION D'UN PLAN DE MAINTENANCE BASÉ SUR LES SYSTÈMES MULTI-AGENTS POUR LES ÉOLIENNES OFFSHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING OF MAINTENANCE STRATEGY OF OFFSHORE WIND FARMS BASED MULTI-AGENT-SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Godsiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhacène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">computer and industrial engineering congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Supplier Maturity Evaluation in Terms of PLM Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mahdikhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sink node Deployment in WSN Using Genetic Algorithms through Coverage and Cost Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech (MA), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the electromagnetic field radiated by a microwave circuit encapsulated in a rectangular cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samh Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ramanujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Electromagnetic Compatibility - EMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Long Beach, United States. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2011.6038309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF BUNDLE WITH RADIATED LOSSES FOR BCI TESTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélhacène Mazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Electromagnetic Compatibility of Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Toulouse, France. pp. 27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality maintenance demonstrator and associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. IEEE, pp.329-330, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-019-00541-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mostefaoui-Kasri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Azzouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Chahine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaboriaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.918983" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rafiq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ayadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWC57546.2023.10449309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Sahbani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241504" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Savarit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Sahnoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.449" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cymaen50288.2021.9497274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_36" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820445" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_63" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Jradi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Benatia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimatou Thiam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vencent Constant-Meney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Constant-Meney" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Mustafee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Andi Smart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Godsiff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahdikhah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samh Khemiri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038309" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223429" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104707v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-019-00541-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mostefaoui-Kasri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Azzouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Chahine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaboriaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.918983" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouchelouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Riah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20274" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CTS2F40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rafiq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ayadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWC57546.2023.10449309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Sahbani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241504" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Savarit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Sahnoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.449" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cymaen50288.2021.9497274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_36" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820445" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_63" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Jradi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimatou Thiam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Benatia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vencent Constant-Meney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Constant-Meney" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104484v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Mustafee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Andi Smart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Godsiff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mahdikhah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samh Khemiri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ramanujan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2011.6038309" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223429" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>