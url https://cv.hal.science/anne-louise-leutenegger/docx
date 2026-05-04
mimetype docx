--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -229,429 +229,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Efficiency of Purging by non-random Mating in Human Populations</w:t>
+                <w:t xml:space="preserve">An AluYa5 Insertion in the 3'UTR of COL4A1 and Cerebral Small Vessel Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Laurent</w:t>
+                <w:t xml:space="preserve">Chaker Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Utge</w:t>
+                <w:t xml:space="preserve">Lisa Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lafosse</w:t>
+                <w:t xml:space="preserve">Françoise Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gineau</w:t>
+                <w:t xml:space="preserve">Eric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chan Leakhena Phoeung</w:t>
+                <w:t xml:space="preserve">Marc Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (6), pp.msae094. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.e247034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msae094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.7034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632944v1</w:t>
+                <w:t xml:space="preserve">hal-04563144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AluYa5 Insertion in the 3'UTR of COL4A1 and Cerebral Small Vessel Disease</w:t>
+                <w:t xml:space="preserve">PSAP‐Genomic‐Regions: A Method Leveraging Population Data to Prioritize Coding and Non‐Coding Variants in Whole Genome Sequencing for Rare Disease Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie‐sophie Ogloblinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozvan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chaker Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bergametti</w:t>
+                <w:t xml:space="preserve">Anne‐louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sartori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Herbreteau</w:t>
+                <w:t xml:space="preserve">Ozan Ozisik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.7034⟩</w:t>
+              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gepi.22593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563144v1</w:t>
+                <w:t xml:space="preserve">hal-04746483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSAP‐Genomic‐Regions: A Method Leveraging Population Data to Prioritize Coding and Non‐Coding Variants in Whole Genome Sequencing for Rare Disease Diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the Efficiency of Purging by non-random Mating in Human Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐sophie Ogloblinsky</w:t>
+                <w:t xml:space="preserve">José Utge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozvan Bocher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chaker Aloui</w:t>
+                <w:t xml:space="preserve">Sophie Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐louise Leutenegger</w:t>
+                <w:t xml:space="preserve">Laure Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozan Ozisik</w:t>
+                <w:t xml:space="preserve">Chan Leakhena Phoeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), pp.msae094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gepi.22593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746483v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in the non-coding RNU4ATAC gene affect the homeostasis and function of the Integrator complex</w:t>
               </w:r>
@@ -803,51 +803,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Emmanuel Sugier</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1569,295 +1569,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the dominance component of heritability in isolated and outbred human populations</w:t>
+                <w:t xml:space="preserve">Strategies for phasing and imputation in a population isolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Francis Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Nutile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Ruggiero</w:t>
+                <w:t xml:space="preserve">Marie‐claude Babron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ciullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Perdry</w:t>
+                <w:t xml:space="preserve">Céline Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.201-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36050-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gepi.22109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151167v1</w:t>
+                <w:t xml:space="preserve">hal-04278379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for phasing and imputation in a population isolate</w:t>
+                <w:t xml:space="preserve">Detecting the dominance component of heritability in isolated and outbred human populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Francis Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Nutile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐claude Babron</w:t>
+                <w:t xml:space="preserve">Daniela Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ciullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bellenguez</w:t>
+                <w:t xml:space="preserve">Hervé Perdry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (2), pp.201-213. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gepi.22109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36050-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278379v1</w:t>
+                <w:t xml:space="preserve">hal-02151167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for Phasing and Imputation in a Population Isolate</w:t>
               </w:r>
@@ -1895,78 +1895,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Babron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ciullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/gepi.22109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01645064v1</w:t>
@@ -1990,51 +1990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six Novel Loci Associated with Circulating VEGF Levels Identified by a Meta-analysis of Genome-Wide Association Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung Hoan Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Sorice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,51 +2521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Gazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Sahbatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Perdry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2887,295 +2887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of methods for estimating individual genome-wide homozygosity-by-descent from human genomic data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parkinson's disease-related LRRK2 G2019S mutation results from independent mutational events in humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozren Polašek</w:t>
+                <w:t xml:space="preserve">Etienne Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hayward</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bellenguez</w:t>
+                <w:t xml:space="preserve">Christel Condroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Vitart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivana Kolčić</w:t>
+                <w:t xml:space="preserve">Ebba Lohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-139⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (10), pp.1998-2004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddq081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00663772v1</w:t>
+                <w:t xml:space="preserve">inserm-00522011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkinson's disease-related LRRK2 G2019S mutation results from independent mutational events in humans.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lesage</w:t>
+                <w:t xml:space="preserve">Comparative assessment of methods for estimating individual genome-wide homozygosity-by-descent from human genomic data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozren Polašek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Patin</w:t>
+                <w:t xml:space="preserve">Caroline Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Condroyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
+                <w:t xml:space="preserve">Veronique Vitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebba Lohmann</w:t>
+                <w:t xml:space="preserve">Ivana Kolčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (10), pp.1998-2004. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddq081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00522011v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LRRK2 exon 41 mutations in sporadic Parkinson disease in Europeans.</w:t>
               </w:r>
@@ -3187,51 +3187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebba Lohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,51 +3325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Tazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebba Lohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3822,527 +3822,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Matter Hyperintensities progression over 2 years in CADASIL is associated with age, sex, migraine status, initial hyperintensities volume and diastolic blood pressure: a longitudinal study in 214 patients</w:t>
+                <w:t xml:space="preserve">Phenotypic variability of CADASIL cerebral angiopathy in presence of the NOTCH3 p.R1231C mutation frequently observed in the European population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Sandroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ruiting Zhang</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Nutile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">European Human Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702611v1</w:t>
+                <w:t xml:space="preserve">hal-04850620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic variability of CADASIL cerebral angiopathy in presence of the NOTCH3 p.R1231C mutation frequently observed in the European population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">White Matter Hyperintensities progression over 2 years in CADASIL is associated with age, sex, migraine status, initial hyperintensities volume and diastolic blood pressure: a longitudinal study in 214 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Sandroni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniela Ruggiero</w:t>
+                <w:t xml:space="preserve">Ruiting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Human Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Berlin (DE), Germany</w:t>
+              <w:t xml:space="preserve">ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850620v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnic differences in the phenotype and outcome of Amyotrophic Lateral Sclerosis: A meta-analysis of population-based studies</w:t>
+                <w:t xml:space="preserve">Ethic differences in the incidence of Amyotrophic Lateral Sclerosis: a meta-analysis of population-based studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Babron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Academy of neurology 67th Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Washington DC, United States. 84 (14 (Suppl P4)), pp.143, Neurology</w:t>
+              <w:t xml:space="preserve">The American Academy of neurology 6th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Washington DC, United States. Neurology, 84 (14 (Supplément P4)), pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224487v1</w:t>
+                <w:t xml:space="preserve">hal-01224326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethic differences in the incidence of Amyotrophic Lateral Sclerosis: a meta-analysis of population-based studies.</w:t>
+                <w:t xml:space="preserve">Ethnic differences in the phenotype and outcome of Amyotrophic Lateral Sclerosis: A meta-analysis of population-based studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giancarlo Logroscino</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Labrunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Babron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Louise Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Academy of neurology 6th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Washington DC, United States. Neurology, 84 (14 (Supplément P4)), pp.151</w:t>
+              <w:t xml:space="preserve">The American Academy of neurology 67th Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Washington DC, United States. 84 (14 (Suppl P4)), pp.143, Neurology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224326v1</w:t>
+                <w:t xml:space="preserve">hal-01224487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4418,51 +4418,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF8820E3"/>
+    <w:nsid w:val="65EB2943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4649,51 +4649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-louise-leutenegger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1302-4357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077796780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5597-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Leakhena Phoeung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;sophie Ogloblinsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozvan Bocher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;louise Leutenegger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ozisik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22593" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimat Almentina Ramos Shidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1182" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guibon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33488" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit-Pilven" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saccaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235655" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Arnould" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Luca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Otten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelilah-Seyfried" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.027207" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.071423.119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nutile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruggiero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herzig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tirozzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nappo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41022-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Francis Herzig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nutile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ruggiero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciullo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36050-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Babron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellenguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22109" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01645064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Babron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01708531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Hoan Choi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Song" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005874" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01320274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Logroscino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Drouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Majounie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacoupy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.01.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01217277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01084018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gazal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sahbatou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358224" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01023821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu149" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marcaillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1202205" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Pola&#353;ek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hayward" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vitart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kol&#269;i&#263;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Condroyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Lohmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Janin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tazir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc055540" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S87" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S18" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saichi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiting Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850620v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sandroni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01224487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01224326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-louise-leutenegger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1302-4357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077796780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5597-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;sophie Ogloblinsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozvan Bocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;louise Leutenegger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ozisik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Leakhena Phoeung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimat Almentina Ramos Shidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1182" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guibon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33488" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit-Pilven" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saccaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235655" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Arnould" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Luca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Otten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelilah-Seyfried" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.027207" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.071423.119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nutile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruggiero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herzig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tirozzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nappo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41022-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Francis Herzig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nutile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Babron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciullo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellenguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ruggiero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36050-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01645064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Babron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01708531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Hoan Choi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Song" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005874" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01320274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Logroscino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Drouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Majounie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacoupy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.01.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01217277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01084018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gazal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sahbatou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358224" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01023821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu149" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marcaillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1202205" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Condroyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Lohmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq081" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Pola&#353;ek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hayward" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vitart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kol&#269;i&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-139" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Janin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tazir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc055540" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S87" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S18" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sandroni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saichi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiting Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01224326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01224487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>