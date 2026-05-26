--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1,4363 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4311 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Louise Leutenegger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-louise-leutenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1302-4357</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077796780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=kmBnVWYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5597-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An AluYa5 Insertion in the 3'UTR of COL4A1 and Cerebral Small Vessel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.e247034. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.7034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSAP‐Genomic‐Regions: A Method Leveraging Population Data to Prioritize Coding and Non‐Coding Variants in Whole Genome Sequencing for Rare Disease Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐sophie Ogloblinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozvan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐louise Leutenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Ozisik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gepi.22593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Efficiency of Purging by non-random Mating in Human Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Leakhena Phoeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (6), pp.msae094. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in the non-coding RNU4ATAC gene affect the homeostasis and function of the Integrator complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimat Almentina Ramos Shidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audric Cologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Putoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac1182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiethnic genome-wide association study of differentiated thyroid cancer in the EPITHYR consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Xhaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148 (12), pp.2935-2946. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.33488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical interpretation of variants identified in RNU4ATAC, a non-coding spliceosomal gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Benoit-Pilven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Putoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Benetollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Saccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (7), pp.e0235655. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0235655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02915106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Chronic Mouse Model of Cerebral Cavernous Malformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Abdelilah-Seyfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stroke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (4), pp.1272-1278. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/STROKEAHA.119.027207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into minor splicing-a transcriptomic analysis of cells derived from TALS patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audric Cologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Benoit-Pilven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Putoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Campan-Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1261/rna.071423.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Exome Sequencing in the Isolated Populations of Cilento from South Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nutile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tirozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4059. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41022-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Exome Sequencing in the Isolated Populations of Cilento from South Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nutile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tirozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.4059. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41022-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for phasing and imputation in a population isolate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Francis Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nutile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐claude Babron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.201-213. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gepi.22109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the dominance component of heritability in isolated and outbred human populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Francis Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nutile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Perdry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36050-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Phasing and Imputation in a Population Isolate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Francis Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nutile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Babron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gepi.22109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01645064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Novel Loci Associated with Circulating VEGF Levels Identified by a Meta-analysis of Genome-Wide Association Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Hoan Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Sorice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ci Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nutile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.e1005874. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in worldwide incidence of amyotrophic lateral sclerosis: a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Boumédiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Logroscino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Couratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Babron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of VPS13C Function in Autosomal-Recessive Parkinsonism Causes Mitochondrial Dysfunction and Increases PINK1/Parkin-Dependent Mitophagy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Majounie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deramecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacoupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98 (3), pp.500-513. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and demographic factors and outcome of amyotrophic lateral sclerosis in relation to population ancestral origin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Logroscino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Boumédiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Labrunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Couratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding Coefficient Estimation with Dense SNP Data: Comparison of Strategies and Application to HapMap III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Sahbatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Perdry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.49 - 62. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000358224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01084018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSuite: exploiting inbreeding in dense SNP chip and exome data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Sahbatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Babron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Leutenegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (13), pp.1940-1. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01023821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of TALS developmental disorder with defect in minor splicing component U4atac snRNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Edery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Sahbatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chastang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 332 (6026), pp.240-3. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1202205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parkinson's disease-related LRRK2 G2019S mutation results from independent mutational events in humans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Condroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Leutenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Lohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (10), pp.1998-2004. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddq081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of methods for estimating individual genome-wide homozygosity-by-descent from human genomic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozren Polašek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Vitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Kolčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.139. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00663772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRRK2 exon 41 mutations in sporadic Parkinson disease in Europeans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Lohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Leutenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Neurology -Chigago-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (3), pp.425-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRRK2 G2019S as a cause of Parkinson's disease in North African Arabs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Tazir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Lohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Leutenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 354 (4), pp.422-3. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMc055540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of a genetic factor for a complex trait in a simulated population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Leutenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Babron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 Suppl 1, pp.S87. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-6-S1-S87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00089272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of susceptibility loci by genome-wide linkage analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Babron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Leutenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Clerget-Darpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 Suppl 1, pp.S18. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-6-S1-S18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00089254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graph to dissect genotype phenotype associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Jannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGES 2025 - Annual Meeting on International Genetic Epidemiology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Cologne, Germany. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic variability of CADASIL cerebral angiopathy in presence of the NOTCH3 p.R1231C mutation frequently observed in the European population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Sandroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Nutile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Human Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Matter Hyperintensities progression over 2 years in CADASIL is associated with age, sex, migraine status, initial hyperintensities volume and diastolic blood pressure: a longitudinal study in 214 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Leutenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethic differences in the incidence of Amyotrophic Lateral Sclerosis: a meta-analysis of population-based studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Boumédiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Logroscino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Babron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Leutenegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Academy of neurology 6th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Washington DC, United States. Neurology, 84 (14 (Supplément P4)), pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic differences in the phenotype and outcome of Amyotrophic Lateral Sclerosis: A meta-analysis of population-based studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Logroscino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Boumédiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Labrunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Babron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Academy of neurology 67th Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Washington DC, United States. 84 (14 (Suppl P4)), pp.143, Neurology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4418,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65EB2943"/>
+    <w:nsid w:val="48676D34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4649,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-louise-leutenegger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1302-4357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077796780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5597-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;sophie Ogloblinsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozvan Bocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;louise Leutenegger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ozisik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22593" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Leakhena Phoeung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimat Almentina Ramos Shidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1182" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guibon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33488" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit-Pilven" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saccaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235655" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Arnould" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Luca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Otten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelilah-Seyfried" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.027207" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.071423.119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nutile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruggiero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herzig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tirozzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nappo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41022-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Francis Herzig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nutile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Babron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciullo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellenguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ruggiero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36050-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01645064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Babron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01708531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Hoan Choi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Song" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005874" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01320274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Logroscino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Drouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Majounie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacoupy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.01.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01217277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01084018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gazal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sahbatou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358224" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01023821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu149" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marcaillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1202205" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Condroyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Lohmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq081" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Pola&#353;ek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hayward" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vitart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kol&#269;i&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-139" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Janin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tazir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc055540" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S87" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S18" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sandroni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saichi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiting Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01224326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01224487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-louise-leutenegger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1302-4357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077796780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=kmBnVWYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5597-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Neumann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergametti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sartori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbreteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.7034" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;sophie Ogloblinsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozvan Bocher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;louise Leutenegger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ozisik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Leakhena Phoeung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimat Almentina Ramos Shidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1182" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guibon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33488" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit-Pilven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saccaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235655" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Arnould" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Luca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Otten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelilah-Seyfried" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.027207" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.071423.119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nutile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruggiero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herzig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tirozzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nappo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41022-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Francis Herzig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nutile" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Babron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciullo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellenguez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.22109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ruggiero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36050-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01645064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Babron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01708531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Hoan Choi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorice" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Song" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005874" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01320274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Logroscino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Drouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Majounie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacoupy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.01.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01217277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01084018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gazal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sahbatou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358224" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01023821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Leutenegger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu149" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Edery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marcaillou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chastang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1202205" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522011v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Condroyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Lohmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Pola&#353;ek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hayward" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vitart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kol&#269;i&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-139" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194970v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Janin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221453v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tazir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc055540" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cousin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S87" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-S1-S18" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marenne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Sandroni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saichi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiting Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01224326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01224487v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>