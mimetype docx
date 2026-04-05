--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -247,165 +247,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se mettre à l’écoute dans la situation de soin : le partage de deux vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reliance psychomotrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Quand le psychomotricien rencontre la vulnérabilité, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Décisions gouvernementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue hospitalière de France </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 615, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268057v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03799334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le monde de l'Autre prend sens</w:t>
               </w:r>
@@ -3177,51 +3177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Chabert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2021.0044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452255v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068191ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452254v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.006.0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dassault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03766022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/alt%C3%A9rit%C3%A9s-et-soci%C3%A9t%C3%A9-inclusive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_%C3%A9thique_et_d%C3%A9pendance" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Halpern" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533696v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chottin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01648686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Chabert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2021.0044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452255v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068191ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452254v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.006.0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dassault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03766022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/alt%C3%A9rit%C3%A9s-et-soci%C3%A9t%C3%A9-inclusive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_%C3%A9thique_et_d%C3%A9pendance" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Halpern" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533696v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chottin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01648686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>