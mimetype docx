--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -1762,242 +1762,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que le mot « handicap » apprend des liens entre corps et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Chansigaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et environnement : constructions historiques d’une relation complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Archives nationales, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcer la cohésion sociale en se risquant à la dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la cohésion sociale : théories et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02947176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant même de penser la prothèse, ne faudrait-il pas d’abord penser les conditions de son intégration au corps de la personne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Gourinat, P-F. Groud, N. Jarrassé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et prothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452277v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-02947176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Affordances”: a notion that reveals how artificial it is to separate the body and its environment</w:t>
               </w:r>
@@ -2269,173 +2269,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01515464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mis en demeure de créer sa vie ou le paradoxe du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Dallet, K. Bendana, F. Lalouani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources de la Créativité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.45-52, 2015, Ethiques de la création</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’activité de l’apnéiste comme une mise en situation de handicap volontaire, rendre visible les ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Schirrer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'immerger en apnée. Cultures motrices et symbolismes aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.251-257, 2015, Mouvement des savoirs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01515465v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01515471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmate et handicap : quand des lieux de passage marquent</w:t>
               </w:r>
@@ -3177,51 +3177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Chabert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2021.0044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452255v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068191ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452254v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.006.0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dassault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03766022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/alt%C3%A9rit%C3%A9s-et-soci%C3%A9t%C3%A9-inclusive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_%C3%A9thique_et_d%C3%A9pendance" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Halpern" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533696v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chottin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01648686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Chabert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2021.0044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452255v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068191ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452254v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.006.0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dassault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03766022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshea.fr/fr/content/alt%C3%A9rit%C3%A9s-et-soci%C3%A9t%C3%A9-inclusive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_%C3%A9thique_et_d%C3%A9pendance" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452264v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Halpern" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533696v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chottin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01648686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>