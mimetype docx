--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -740,51 +740,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Chaû Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -877,265 +877,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UO-LouTAL at SemEval-2023 Task 6: Lightweight Systems for Legal Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bosch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Semantic Evaluation (SemEval-2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313194v1</w:t>
+                <w:t xml:space="preserve">hal-04144287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+                <w:t xml:space="preserve">UO-LouTAL at SemEval-2023 Task 6: Lightweight Systems for Legal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Workshop on Semantic Evaluation (SemEval-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.1412-1420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.semeval-1.195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144287v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Extraction from Clinical Cases for a Knowledge Graph</w:t>
               </w:r>
@@ -1605,51 +1605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de formulation, figures et co-construction du soin en interaction : une affaire sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2182,217 +2182,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la syntaxe pour l’extraction de relations en domaine médical</w:t>
+                <w:t xml:space="preserve">Multi-class SVM for relation extraction from clinical reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.383</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Hissar, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289970v1</w:t>
+                <w:t xml:space="preserve">hal-02282084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-class SVM for relation extraction from clinical reports</w:t>
+                <w:t xml:space="preserve">Apport de la syntaxe pour l’extraction de relations en domaine médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Hissar, Bulgaria</w:t>
+              <w:t xml:space="preserve">TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282084v1</w:t>
+                <w:t xml:space="preserve">hal-02289970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection for drug-drug interaction detection using machine-learning based approaches</w:t>
               </w:r>
@@ -3383,51 +3383,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive data in health research: ethical and methodological dimensions. Linguistic perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3743,51 +3743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gerevini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lavelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maffi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maroldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.05.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Randall Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.77-111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bosch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Est&#232;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Loo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Silvanovich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Klein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilseyar Alimova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Magge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfat Miftahutdinov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784743v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Roques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Str&#246;tgen Jannik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Speranza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Magnini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Makour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eben Holderness" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pustejovsky James" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pustejovsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gerevini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lavelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maffi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maroldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.05.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Randall Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.77-111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bosch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Est&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Loo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Silvanovich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Klein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilseyar Alimova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Magge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfat Miftahutdinov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784743v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Roques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Str&#246;tgen Jannik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Speranza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Magnini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Makour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eben Holderness" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pustejovsky James" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pustejovsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>