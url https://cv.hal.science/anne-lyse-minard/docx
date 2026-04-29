--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -877,265 +877,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+                <w:t xml:space="preserve">UO-LouTAL at SemEval-2023 Task 6: Lightweight Systems for Legal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Workshop on Semantic Evaluation (SemEval-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.1412-1420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.semeval-1.195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144287v1</w:t>
+                <w:t xml:space="preserve">hal-04313194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UO-LouTAL at SemEval-2023 Task 6: Lightweight Systems for Legal Processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joanne Loo</w:t>
+                <w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Semantic Evaluation (SemEval-2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313194v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Extraction from Clinical Cases for a Knowledge Graph</w:t>
               </w:r>
@@ -1605,51 +1605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de formulation, figures et co-construction du soin en interaction : une affaire sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2182,217 +2182,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-class SVM for relation extraction from clinical reports</w:t>
+                <w:t xml:space="preserve">Apport de la syntaxe pour l’extraction de relations en domaine médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Hissar, Bulgaria</w:t>
+              <w:t xml:space="preserve">TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282084v1</w:t>
+                <w:t xml:space="preserve">hal-02289970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la syntaxe pour l’extraction de relations en domaine médical</w:t>
+                <w:t xml:space="preserve">Multi-class SVM for relation extraction from clinical reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.383</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Hissar, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289970v1</w:t>
+                <w:t xml:space="preserve">hal-02282084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection for drug-drug interaction detection using machine-learning based approaches</w:t>
               </w:r>
@@ -3383,51 +3383,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive data in health research: ethical and methodological dimensions. Linguistic perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3743,51 +3743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gerevini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lavelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maffi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maroldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.05.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Randall Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.77-111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bosch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Est&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Loo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Silvanovich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Klein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilseyar Alimova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Magge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfat Miftahutdinov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784743v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Roques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Str&#246;tgen Jannik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Speranza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Magnini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Makour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eben Holderness" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pustejovsky James" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pustejovsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gerevini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lavelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maffi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maroldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.05.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Randall Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.77-111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bosch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Est&#232;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Loo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Silvanovich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Klein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilseyar Alimova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Magge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfat Miftahutdinov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784743v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Roques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Str&#246;tgen Jannik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Speranza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Magnini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Makour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eben Holderness" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pustejovsky James" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pustejovsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>