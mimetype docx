--- v2 (2026-04-29)
+++ v3 (2026-05-23)
@@ -877,265 +877,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UO-LouTAL at SemEval-2023 Task 6: Lightweight Systems for Legal Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bosch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Semantic Evaluation (SemEval-2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313194v1</w:t>
+                <w:t xml:space="preserve">hal-04144287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+                <w:t xml:space="preserve">UO-LouTAL at SemEval-2023 Task 6: Lightweight Systems for Legal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Workshop on Semantic Evaluation (SemEval-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.1412-1420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.semeval-1.195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144287v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Extraction from Clinical Cases for a Knowledge Graph</w:t>
               </w:r>
@@ -1340,316 +1340,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Fifth Social Media Mining for Health Applications (#SMM4H) Shared Tasks at COLING 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOING@DEFT : cascade de CRF pour l'annotation d'entités cliniques imbriquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ari Klein</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andréane Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2020, SMM4H 2020 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelona (Online), Spain</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.66-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03109837v1</w:t>
+                <w:t xml:space="preserve">hal-02784743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOING@DEFT : cascade de CRF pour l'annotation d'entités cliniques imbriquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+                <w:t xml:space="preserve">Overview of the Fifth Social Media Mining for Health Applications (#SMM4H) Shared Tasks at COLING 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilseyar Alimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Magge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréane Roques</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zulfat Miftahutdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.66-78</w:t>
+              <w:t xml:space="preserve">COLING 2020, SMM4H 2020 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona (Online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784743v3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de formulation, figures et co-construction du soin en interaction : une affaire sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2182,217 +2182,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la syntaxe pour l’extraction de relations en domaine médical</w:t>
+                <w:t xml:space="preserve">Multi-class SVM for relation extraction from clinical reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.383</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Hissar, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289970v1</w:t>
+                <w:t xml:space="preserve">hal-02282084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-class SVM for relation extraction from clinical reports</w:t>
+                <w:t xml:space="preserve">Apport de la syntaxe pour l’extraction de relations en domaine médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Hissar, Bulgaria</w:t>
+              <w:t xml:space="preserve">TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282084v1</w:t>
+                <w:t xml:space="preserve">hal-02289970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection for drug-drug interaction detection using machine-learning based approaches</w:t>
               </w:r>
@@ -3383,51 +3383,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive data in health research: ethical and methodological dimensions. Linguistic perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3743,51 +3743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gerevini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lavelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maffi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maroldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.05.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Randall Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.77-111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bosch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Est&#232;ve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Loo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Silvanovich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Klein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilseyar Alimova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Magge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfat Miftahutdinov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784743v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Roques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Str&#246;tgen Jannik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Speranza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Magnini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Makour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eben Holderness" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pustejovsky James" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pustejovsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gerevini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lavelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maffi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maroldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.05.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Randall Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.77-111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abacha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bosch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Est&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Loo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Silvanovich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784743v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Roques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilseyar Alimova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Flores" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Magge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfat Miftahutdinov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Str&#246;tgen Jannik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Speranza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Magnini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Makour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eben Holderness" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pustejovsky James" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pustejovsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>