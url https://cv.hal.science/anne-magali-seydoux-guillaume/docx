--- v0 (2026-03-27)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:159.33609958506px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Magali Seydoux-Guillaume </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-magali-seydoux-guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9921-4695</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156885107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-3427-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Minéralogie ; Nano-caractérisation (Microscopie Electronique en Transmission ; Sonde Atomique Tomographique) ; Géochronologie (perturbation des systèmes radiochronométriques) ; Radioactivité U-Th (dégâts d’irradiation ; matrices irradiées) ; Planétologie (Impacts naturels ; Expériences de chocs laser) ; Interactions fluides-roches ; Mobilité et transfert des éléments ; Approches expérimentale et naturaliste; Art & Science.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic residues from biomass in a Muong Nong Australasian tektite 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.70116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities from energy-loss near-edge fine structure analysis to track chemical and structural damage in zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 200, pp.103928. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2025.103928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05326796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mechanisms Leading to Composition Errors in Monazite (CePO4) Analyzed With Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Veret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozag009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Ultrafast Laser-Induced Structural Changes and Extreme Nanostructuring in Hard Dielectric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirunaukkarasu Kuppan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3644-3652. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05157075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced extrusion of mono-crystalline nano-pillars from sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Viviana Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (10), pp.2460-2470. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.571170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05281713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite: REPLY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gardés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sao-Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (6), pp.e583-e583. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G53420Y.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and interfacial segregation of radiogenic Pb in a mineral host – inclusion system Tracing two-stage Pb and trace element mobility in monazite inclusions in rutile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Verberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2023-9085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale characterization of chrysocolla, black chrysocolla and pseudomalachite from supergene copper deposits of Atacama Desert of northern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zia Steven Kahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brichau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2024-9300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Ca-phosphate inclusions in Ivory Coast and Australasian Muong-Nong-type tektites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 387, pp.63-82. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sao-Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (9), pp.1578-1590. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G52522.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraction notice to &amp;quot;Bridging the shocked monazite gap- Deformation microstructures in natural and laser shock-loaded samples&amp;quot; [Earth and Planetary Science Letters 595 (2022) 117727]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 641, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04841355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ID-TIMS U-Pb dating of single monazite grain to APT-nanogeochronology: application to the UHT granulites of Andriamena (North-Central Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin T Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the shocked monazite gap- deformation microstructures in natural and laser shock-loaded samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 628, pp.118587. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale features revealed by a multiscale characterization of discordant monazite highlight mobility mechanisms of Th and Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion J Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin T Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178 (5), pp.31. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-023-02015-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot Generation of High‐Aspect‐Ratio Nano‐Rods from Sapphire by Ultrafast First Order Bessel Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Viviana Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202300687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the shocked monazite gap – Deformation microstructures in natural and laser shock-loaded samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 595, pp.117727. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial retention of radiogenic Pb in galena nanocrystals explains discordance in monazite from Napier Complex (Antarctica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 588, pp.117567. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiparametric study on the dissolution of synthetic brannerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.30. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00173-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical twinning of monazite expels radiogenic lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. M Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G48400.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fingerprints of brannerite (UTi2O6): an integrated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Eglinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Machault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (2), pp.313-334. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/mgm.2020.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Isotopic Dating of Monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Rowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-method, multi-scale theoretical study of He and Ne diffusion in zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duval Mbongo Djimbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ketcham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 268, pp.348-367. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ electron microscopy study of dual ion-beam irradiated xenotime-type ErPO$_4$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 539, pp.152265. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 515, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochronological and thermometric evidence of unusually hot fluids in an Alpine fissure of Lauzière granite (Belledonne, Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grand'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Gnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.211-223. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-10-211-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale resetting of the Th/Pb system in an isotopically-closed monazite grain: A combined atom probe and transmission electron microscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gardés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsf.2018.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two successive phases of ultrahigh temperature metamorphism in Rogaland, S. Norway: Evidence from Y-in-monazite thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metamorphic Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (8), pp.1009 - 1037. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmg.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transport and fractionation during monazite alteration by anisotropic replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grand'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.51 - 68. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The giant monazite crystals from Manangotry (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonne Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale distribution of Pb in monazite revealed by atom probe microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479, pp.251 - 258. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why natural monazite never becomes amorphous: Experimental evidence for alpha self-healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William John Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (5), pp.824-827. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2018-6447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding a protracted zircon geochronological record in ultrahigh temperature granulite, and persistence of partial melting in the crust, Rogaland, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173 (4), pp.29. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-018-1455-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vacancy damage on He diffusion in apatite, investigated at atomic to mineralogical scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mbongo Djimbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.87-103. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial resetting of the U-Th-Pb systems in experimentally altered monazite: Nanoscale evidence of incomplete replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grand’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping of helium in nano-bubbles in euxenite: Positive identification and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 448, pp.133 - 139. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial resetting of the U-Th-Pb systems in experimentally altered monazite: Nanoscale evidence of incomplete replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grand’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (6), pp.431-434. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/g37770.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphate incorporation in monazite lattice and dating the cycle of sulphur in metamorphic belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171 (11), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-016-1301-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of U-Th-Pb in-situ ages of hydrothermal monazite-(Ce) and xenotime-(Y): evidence from a large-scale regional study in clefts from the western alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grand’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Ascenção Guedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (6), pp.787 - 807. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-016-0451-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale evidence for uranium mobility in zircon and the discordance of U–Pb chronometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 409, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling induced by alpha decay in monazite and zirconolite ceramics: A XRD and TEM comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 448 (1-3), pp.184-194. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of infra red femtosecond laser ablation in geological samples. Part B: the laser induced particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.108 - 119. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ja10154d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of infrared femtosecond laser ablation in geological samples. Part A: the laser induced damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ja10153f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature alteration of monazite: Fluid mediated coupled dissolution-precipitation, irradiation damage, and disturbance of the U-Pb and Th-Pb chronometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 330-331, pp.140-158. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of near infra red femtosecond laser induced particles using transmission electron microscopy and low pressure impaction: Implications for laser ablation–inductively coupled plasma-mass spectrometry analysis of natural monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (9-10), pp.671 - 680. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of 800 nm femtosecond laser ablation on natural and synthetic quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Courtieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (3), pp.391 - 400. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration halos around radioactive minerals in plutonic and metamorphic rocks of the northern Moldanubian area, Bohemian massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Procházka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Trojek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Goliáš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Korbelová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (4), pp.551 - 566. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Infra Red femtosecond Laser Ablation: the influence of energy and pulse width on the LA-ICP-MS analysis of monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (5), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b913584g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance of mechanical over thermally induced damage during femtosecond laser ablation of monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.235 - 244. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation damage in diopside and calcite crystals from uranothorianite inclusions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (3-4), pp.318-332. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Radiation Effects in Monazite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 381 (3), pp.290-296. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diﬀusion in monazite: New constraints from the experimental study of Pb2+ &amp;lt;=&amp;gt; Ca2+ interdiﬀusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4036-4043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting response of ThSiO&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; and monazite to natural irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ingrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.7 - 14. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2007/0019-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diffusion in monazite: New constraints from the experimental study of Pb?Ca interdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (16), pp.4036-4043. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GCA.2007.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and sintering of a monazite brabantite solid solution ceramic for nuclear waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67, pp.2489-2500. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JPCS.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diﬀusion in monazite: An experimental study of Pb2+ + Th4+ &amp;lt;=&amp;gt; 2Nd3+ interdiﬀusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2325-2336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diffusion in monazite: An experimental study of Pb+Th?2Nd interdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.2325-2336. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GCA.2006.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental hydrothermal alteration of crystalline and radiation-damaged pyrochlore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Poeml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Golla-Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 344 (1-3), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of 24-1928 Ma concordant monazites; implications for geochronology and nuclear waste deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Schärer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.2517-2527. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2003.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic precipitation pattern formation in hydrothermally treated metamict zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiedenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.1341-1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscope study of polyphase and discordant monazites: Site-specific specimen preparation using the focused ion beam technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.973-976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of the Th partitioning between monazite and xenotime using Analytical Electron Microscopy and X-ray Diffraction Rietveld analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.869-878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the microstructure for understanding U-Pb ages of dating minerals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schärer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.A699-A699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental resetting of the U–Th–Pb systems in monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiedenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Heinrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 191, pp.165-181. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00155-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XRD, TEM and Raman study of experimentally annealed natural monazite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Nasdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29, pp.240-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing radiation damage and the recovery of cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Nasdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lengauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 191, pp.121-140. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00152-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline high aspect ratio nano-pillars generated by ultrafast Bessel beam from sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Viviana Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS; Optica; IEEE Photonics Society, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05281422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting EELS Fine Structure Analysis in Zircon as a Tool for Interpreting its Structural Evolution into a Disordered System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi A Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Radtke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposed zircons: A reliable geothermometer to identify impact and airburst glasses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04724595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation microstructures in monazite from Araguainha impact structure (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Darnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J. Cavosie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.6159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLUES ON THE AUSTRALASIAN IMPACT CRATER SITE BASED ON NANOSCALE STUDY OF A MONAZITE INCLUSION IN A MUONG NONG TEKTITE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of The Meteoritical-Society (METSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelle, Belgium. pp.6156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-PHOSPHATE INCLUSIONS AND PLATINOID RELICT GRAINS IN MUONG-NONG TEKTITES FROM LAOS AND IVORY COAST: IMPLICATIONS FOR THE AUSTRALASIAN IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society 2024 - METSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de la discordance dans des monazites de Ultra Hautes Températures du complexe Archéen de Napier (Antarctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrication d'épisodes d'altération de zircon révélée à l'échelle atomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of U-Th-Pb isotopic disturbance in discordant monazite from UHT context (Napier Complex, East Antarctica) resolved by Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.6002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nanostructures riches en Pb dans des monazites discordantes de Ultra Hautes Températures (UHT ; Madagascar, Antarctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche publique en France en 2019 : Diagnostic et propositions du Comité national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Büttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session extraordinaire du Comité national de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and significance of U-Th-Pb isotopic disturbance in monazite from UHT context (Napier Complex, East Antarctica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralogie - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jovovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2023, Sciences Sup, 9782100851058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscope imaging sharpens geochronological interpretation of zircon and monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desmond E. Moser Fernando Corfu James R. Darling, Steven M. Reddy, Kimberly Tait. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microstructural Geochronology; lattice to atom-scale records of planetary history, AGU book. Moser, D., F. Corfu, S.M. Reddy,J. Darling &amp; K. Tait. (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; American Geophysical Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Geophysical Monograph Series, 978-1-119-22724-3. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119227250.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SILLAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mechanisms leading to composition errors in monazite (CePO4) analysed with atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Veret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of the incorporation of Th into orthophosphates and the resetting of geochronological systems of monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applied geology. Technische Universität Berlin, 2001. English. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DE L'IRRADIATION DANS LES MINERAUX ET LEURS CONSEQUENCES EN GEOCHRONOLOGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minéralogie. Université Paul Sabatier - Toulouse III, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00606544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamelle FIB (15 µm x 8 µm x 0.1 µm) avant extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonations chimiques dans un zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Norway. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défauts induits par une ablation laser femtoseconde dans une monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules produites lors de l'ablation laser femtoseconde d'une monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracturation induite par le gonflement d'une allanite radioactive géante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Norway. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe FIB en bordure d'un cratère d'ablation laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets collatéraux d'irradiation d'un cristal de thorianite sur des cristaux de calcite et diopside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures d'altération dans une monazite de Norvège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : « Le LGL-TPE présente : le métier de litho-préparatrice avec Colette Guilbaud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : « Le LGL-TPE présente : une séance au MET avec Anne-Magali Seydoux-Guillaume »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : &amp;quot;Terra Cognita&amp;quot; à l'Observatoire des Sciences de l'Univers de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : &amp;quot;Nos Terres de Feu&amp;quot; au musée de la Mine de Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un astéroïde rencontre un minéral: plongée fantastique dans la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:159.33609958506px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Magali Seydoux-Guillaume </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-magali-seydoux-guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9921-4695</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156885107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-3427-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Minéralogie ; Nano-caractérisation (Microscopie Electronique en Transmission ; Sonde Atomique Tomographique) ; Géochronologie (perturbation des systèmes radiochronométriques) ; Radioactivité U-Th (dégâts d’irradiation ; matrices irradiées) ; Planétologie (Impacts naturels ; Expériences de chocs laser) ; Interactions fluides-roches ; Mobilité et transfert des éléments ; Approches expérimentale et naturaliste; Art & Science.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic residues from biomass in a Muong Nong Australasian tektite 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.70116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities from energy-loss near-edge fine structure analysis to track chemical and structural damage in zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 200, pp.103928. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2025.103928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05326796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mechanisms Leading to Composition Errors in Monazite (CePO4) Analyzed With Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Veret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozag009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced extrusion of mono-crystalline nano-pillars from sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Viviana Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (10), pp.2460-2470. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.571170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05281713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite: REPLY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gardés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sao-Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (6), pp.e583-e583. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G53420Y.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Ultrafast Laser-Induced Structural Changes and Extreme Nanostructuring in Hard Dielectric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirunaukkarasu Kuppan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3644-3652. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05157075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale characterization of chrysocolla, black chrysocolla and pseudomalachite from supergene copper deposits of Atacama Desert of northern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zia Steven Kahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brichau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2024-9300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ID-TIMS U-Pb dating of single monazite grain to APT-nanogeochronology: application to the UHT granulites of Andriamena (North-Central Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin T Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraction notice to &amp;quot;Bridging the shocked monazite gap- Deformation microstructures in natural and laser shock-loaded samples&amp;quot; [Earth and Planetary Science Letters 595 (2022) 117727]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 641, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04841355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Ca-phosphate inclusions in Ivory Coast and Australasian Muong-Nong-type tektites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 387, pp.63-82. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sao-Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (9), pp.1578-1590. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G52522.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the shocked monazite gap- deformation microstructures in natural and laser shock-loaded samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 628, pp.118587. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and interfacial segregation of radiogenic Pb in a mineral host – inclusion system Tracing two-stage Pb and trace element mobility in monazite inclusions in rutile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Verberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2023-9085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale features revealed by a multiscale characterization of discordant monazite highlight mobility mechanisms of Th and Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion J Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin T Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178 (5), pp.31. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-023-02015-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot Generation of High‐Aspect‐Ratio Nano‐Rods from Sapphire by Ultrafast First Order Bessel Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Viviana Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202300687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the shocked monazite gap – Deformation microstructures in natural and laser shock-loaded samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 595, pp.117727. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial retention of radiogenic Pb in galena nanocrystals explains discordance in monazite from Napier Complex (Antarctica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 588, pp.117567. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiparametric study on the dissolution of synthetic brannerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.30. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00173-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical twinning of monazite expels radiogenic lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. M Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G48400.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fingerprints of brannerite (UTi2O6): an integrated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Eglinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Machault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (2), pp.313-334. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/mgm.2020.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Isotopic Dating of Monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Rowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-method, multi-scale theoretical study of He and Ne diffusion in zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duval Mbongo Djimbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ketcham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 268, pp.348-367. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ electron microscopy study of dual ion-beam irradiated xenotime-type ErPO$_4$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 539, pp.152265. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochronological and thermometric evidence of unusually hot fluids in an Alpine fissure of Lauzière granite (Belledonne, Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grand'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Gnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.211-223. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-10-211-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale resetting of the Th/Pb system in an isotopically-closed monazite grain: A combined atom probe and transmission electron microscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gardés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsf.2018.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 515, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two successive phases of ultrahigh temperature metamorphism in Rogaland, S. Norway: Evidence from Y-in-monazite thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metamorphic Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (8), pp.1009 - 1037. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmg.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transport and fractionation during monazite alteration by anisotropic replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grand'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.51 - 68. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale distribution of Pb in monazite revealed by atom probe microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479, pp.251 - 258. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The giant monazite crystals from Manangotry (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonne Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why natural monazite never becomes amorphous: Experimental evidence for alpha self-healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William John Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (5), pp.824-827. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2018-6447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding a protracted zircon geochronological record in ultrahigh temperature granulite, and persistence of partial melting in the crust, Rogaland, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173 (4), pp.29. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-018-1455-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vacancy damage on He diffusion in apatite, investigated at atomic to mineralogical scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mbongo Djimbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.87-103. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphate incorporation in monazite lattice and dating the cycle of sulphur in metamorphic belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171 (11), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-016-1301-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of U-Th-Pb in-situ ages of hydrothermal monazite-(Ce) and xenotime-(Y): evidence from a large-scale regional study in clefts from the western alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grand’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Ascenção Guedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (6), pp.787 - 807. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-016-0451-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial resetting of the U-Th-Pb systems in experimentally altered monazite: Nanoscale evidence of incomplete replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grand’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping of helium in nano-bubbles in euxenite: Positive identification and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 448, pp.133 - 139. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial resetting of the U-Th-Pb systems in experimentally altered monazite: Nanoscale evidence of incomplete replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grand’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (6), pp.431-434. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/g37770.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale evidence for uranium mobility in zircon and the discordance of U–Pb chronometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 409, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling induced by alpha decay in monazite and zirconolite ceramics: A XRD and TEM comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 448 (1-3), pp.184-194. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of infra red femtosecond laser ablation in geological samples. Part B: the laser induced particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.108 - 119. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ja10154d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of infrared femtosecond laser ablation in geological samples. Part A: the laser induced damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ja10153f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature alteration of monazite: Fluid mediated coupled dissolution-precipitation, irradiation damage, and disturbance of the U-Pb and Th-Pb chronometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 330-331, pp.140-158. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of near infra red femtosecond laser induced particles using transmission electron microscopy and low pressure impaction: Implications for laser ablation–inductively coupled plasma-mass spectrometry analysis of natural monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (9-10), pp.671 - 680. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration halos around radioactive minerals in plutonic and metamorphic rocks of the northern Moldanubian area, Bohemian massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Procházka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Trojek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Goliáš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Korbelová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (4), pp.551 - 566. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of 800 nm femtosecond laser ablation on natural and synthetic quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Courtieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (3), pp.391 - 400. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance of mechanical over thermally induced damage during femtosecond laser ablation of monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.235 - 244. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Infra Red femtosecond Laser Ablation: the influence of energy and pulse width on the LA-ICP-MS analysis of monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (5), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b913584g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation damage in diopside and calcite crystals from uranothorianite inclusions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (3-4), pp.318-332. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Radiation Effects in Monazite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 381 (3), pp.290-296. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diﬀusion in monazite: New constraints from the experimental study of Pb2+ &amp;lt;=&amp;gt; Ca2+ interdiﬀusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4036-4043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting response of ThSiO&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; and monazite to natural irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ingrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.7 - 14. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2007/0019-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diffusion in monazite: New constraints from the experimental study of Pb?Ca interdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (16), pp.4036-4043. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GCA.2007.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and sintering of a monazite brabantite solid solution ceramic for nuclear waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67, pp.2489-2500. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JPCS.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diﬀusion in monazite: An experimental study of Pb2+ + Th4+ &amp;lt;=&amp;gt; 2Nd3+ interdiﬀusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2325-2336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diffusion in monazite: An experimental study of Pb+Th?2Nd interdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.2325-2336. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GCA.2006.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental hydrothermal alteration of crystalline and radiation-damaged pyrochlore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Poeml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Golla-Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 344 (1-3), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of 24-1928 Ma concordant monazites; implications for geochronology and nuclear waste deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Schärer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.2517-2527. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2003.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic precipitation pattern formation in hydrothermally treated metamict zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiedenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.1341-1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscope study of polyphase and discordant monazites: Site-specific specimen preparation using the focused ion beam technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.973-976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of the Th partitioning between monazite and xenotime using Analytical Electron Microscopy and X-ray Diffraction Rietveld analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.869-878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the microstructure for understanding U-Pb ages of dating minerals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schärer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.A699-A699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental resetting of the U–Th–Pb systems in monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiedenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Heinrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 191, pp.165-181. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00155-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XRD, TEM and Raman study of experimentally annealed natural monazite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Nasdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29, pp.240-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing radiation damage and the recovery of cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Nasdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lengauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 191, pp.121-140. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00152-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline high aspect ratio nano-pillars generated by ultrafast Bessel beam from sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Viviana Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS; Optica; IEEE Photonics Society, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05281422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting EELS Fine Structure Analysis in Zircon as a Tool for Interpreting its Structural Evolution into a Disordered System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi A Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Radtke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation microstructures in monazite from Araguainha impact structure (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Darnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J. Cavosie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.6159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLUES ON THE AUSTRALASIAN IMPACT CRATER SITE BASED ON NANOSCALE STUDY OF A MONAZITE INCLUSION IN A MUONG NONG TEKTITE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of The Meteoritical-Society (METSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelle, Belgium. pp.6156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-PHOSPHATE INCLUSIONS AND PLATINOID RELICT GRAINS IN MUONG-NONG TEKTITES FROM LAOS AND IVORY COAST: IMPLICATIONS FOR THE AUSTRALASIAN IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society 2024 - METSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposed zircons: A reliable geothermometer to identify impact and airburst glasses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04724595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nanostructures riches en Pb dans des monazites discordantes de Ultra Hautes Températures (UHT ; Madagascar, Antarctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de la discordance dans des monazites de Ultra Hautes Températures du complexe Archéen de Napier (Antarctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrication d'épisodes d'altération de zircon révélée à l'échelle atomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of U-Th-Pb isotopic disturbance in discordant monazite from UHT context (Napier Complex, East Antarctica) resolved by Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.6002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche publique en France en 2019 : Diagnostic et propositions du Comité national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Büttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session extraordinaire du Comité national de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and significance of U-Th-Pb isotopic disturbance in monazite from UHT context (Napier Complex, East Antarctica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralogie - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jovovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2023, Sciences Sup, 9782100851058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscope imaging sharpens geochronological interpretation of zircon and monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desmond E. Moser Fernando Corfu James R. Darling, Steven M. Reddy, Kimberly Tait. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microstructural Geochronology; lattice to atom-scale records of planetary history, AGU book. Moser, D., F. Corfu, S.M. Reddy,J. Darling &amp; K. Tait. (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; American Geophysical Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Geophysical Monograph Series, 978-1-119-22724-3. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119227250.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SILLAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mechanisms leading to composition errors in monazite (CePO4) analysed with atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Veret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of the incorporation of Th into orthophosphates and the resetting of geochronological systems of monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applied geology. Technische Universität Berlin, 2001. English. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DE L'IRRADIATION DANS LES MINERAUX ET LEURS CONSEQUENCES EN GEOCHRONOLOGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minéralogie. Université Paul Sabatier - Toulouse III, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00606544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamelle FIB (15 µm x 8 µm x 0.1 µm) avant extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonations chimiques dans un zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Norway. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules produites lors de l'ablation laser femtoseconde d'une monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défauts induits par une ablation laser femtoseconde dans une monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracturation induite par le gonflement d'une allanite radioactive géante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Norway. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe FIB en bordure d'un cratère d'ablation laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets collatéraux d'irradiation d'un cristal de thorianite sur des cristaux de calcite et diopside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures d'altération dans une monazite de Norvège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : « Le LGL-TPE présente : une séance au MET avec Anne-Magali Seydoux-Guillaume »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : &amp;quot;Terra Cognita&amp;quot; à l'Observatoire des Sciences de l'Univers de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : &amp;quot;Nos Terres de Feu&amp;quot; au musée de la Mine de Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : « Le LGL-TPE présente : le métier de litho-préparatrice avec Colette Guilbaud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un astéroïde rencontre un minéral: plongée fantastique dans la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F868876"/>
+    <w:nsid w:val="8305B6C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-magali-seydoux-guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9921-4695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156885107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3427-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.70116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05326796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103928" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Dwivedi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunaukkarasu Kuppan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00554" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viviana Belloni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.571170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zanetta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53420Y.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verberne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reddy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougerouse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saxey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2023-9085" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9300" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tricaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52522.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118836" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Turuani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin T Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fougerouse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Harley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118587" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion J Turuani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reddy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02015-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202300687" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770362v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117727" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Turuani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117567" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00173-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Reddy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Kirkland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. M Erickson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48400.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fougerouse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kirkland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saxey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rowles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12340" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ketcham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.10.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152265" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand'Homme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-211-2019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12425" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand'Homme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janots" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Razafimahatratra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Saxey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Erickson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirkland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01783590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neumeier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Weber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6447" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904670v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Whitehouse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1455-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NH6RXK9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand&#8217;homme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638324v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9WT97GM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02045918v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand&#8217;homme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g37770.1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637392v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1301-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Ascen&#231;&#227;o Guedes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-016-0451-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172200v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGMCFJCX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.02.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L1KML73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10154d" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10153f" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784199v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.07.031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904591v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.09.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVP1MS6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904574v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2113" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Proch&#225;zka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Trojek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Goli&#225;&#353;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Korbelov&#225;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2108" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.04.013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Glorieux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607326v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904557v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2007/0019-007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319431v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2007.06.036" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHR8DWSQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319430v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPCS.2006.07.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLJCHPDG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607308v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaoul" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319428v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.01.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MLNW1FK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607316v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Geisler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Poeml" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Golla-Schindler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Berndt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9B70302-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005518v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutsch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#228;rer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.042" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82HPK3QP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005521v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005512v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Heinrich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392980v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wirth" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deutsch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005514v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00155-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZJRN9HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005511v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Nasdala" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottschalk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005515v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lengauer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanchar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kronz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00152-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281422v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111131" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi A Botton" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986154v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Darnault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Cavosie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938436v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gardes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920937v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588116v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587993v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grosjean" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923031v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Reddy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587972v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923060v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194752v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/mineralogie-cours-et-exercices-corriges-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928347v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Microstructural+Geochronology:+Planetary+Records+Down+to+Atom+Scale-p-9781119227243" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119227250.ch12" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393231v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rigaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pageault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007675v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606544v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639153v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639144v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639147v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639149v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639150v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639146v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639058v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639060v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425253v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fayolle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425287v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425440v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425356v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Courant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375213v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lapierre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-magali-seydoux-guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9921-4695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156885107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3427-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.70116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05326796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103928" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viviana Belloni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.571170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zanetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53420Y.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Dwivedi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunaukkarasu Kuppan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00554" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732174v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Turuani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin T Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fougerouse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Harley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118836" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tricaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52522.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118587" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verberne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reddy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougerouse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saxey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2023-9085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion J Turuani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reddy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02015-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202300687" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770362v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117727" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Turuani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117567" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00173-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Reddy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Kirkland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. M Erickson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48400.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fougerouse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kirkland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saxey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rowles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12340" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ketcham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.10.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152265" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand'Homme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-211-2019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.09.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12425" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand'Homme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janots" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Saxey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Erickson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirkland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799661v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Razafimahatratra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RZ3LPTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01783590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neumeier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Weber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6447" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Whitehouse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1455-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NH6RXK9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1301-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637174v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand&#8217;homme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Ascen&#231;&#227;o Guedes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-016-0451-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637571v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9WT97GM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02045918v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand&#8217;homme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g37770.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172200v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.044" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGMCFJCX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.02.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L1KML73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904596v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10154d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10153f" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784199v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.07.031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904591v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.09.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVP1MS6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Proch&#225;zka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Trojek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Goli&#225;&#353;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Korbelov&#225;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2108" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2113" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606536v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.04.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606691v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Glorieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904557v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2007/0019-007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319431v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2007.06.036" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHR8DWSQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319430v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPCS.2006.07.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLJCHPDG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607308v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaoul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319428v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.01.018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MLNW1FK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Geisler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Poeml" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Golla-Schindler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Berndt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9B70302-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005518v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#228;rer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.042" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82HPK3QP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005517v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005512v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Heinrich" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392980v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wirth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deutsch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005514v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00155-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZJRN9HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005511v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Nasdala" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottschalk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005515v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lengauer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanchar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kronz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00152-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281422v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111131" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402462v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi A Botton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986154v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Darnault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Cavosie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gardes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920937v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587972v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588116v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587993v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grosjean" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923031v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Reddy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923060v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194752v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/mineralogie-cours-et-exercices-corriges-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928347v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Microstructural+Geochronology:+Planetary+Records+Down+to+Atom+Scale-p-9781119227243" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119227250.ch12" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393231v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rigaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pageault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007675v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606544v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639153v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639144v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639149v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639147v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639146v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639058v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639060v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425287v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fayolle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425440v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425356v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Courant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425253v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375213v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lapierre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>