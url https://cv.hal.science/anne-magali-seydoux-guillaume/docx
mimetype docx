--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:159.33609958506px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Magali Seydoux-Guillaume </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-magali-seydoux-guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9921-4695</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156885107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-3427-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Minéralogie ; Nano-caractérisation (Microscopie Electronique en Transmission ; Sonde Atomique Tomographique) ; Géochronologie (perturbation des systèmes radiochronométriques) ; Radioactivité U-Th (dégâts d’irradiation ; matrices irradiées) ; Planétologie (Impacts naturels ; Expériences de chocs laser) ; Interactions fluides-roches ; Mobilité et transfert des éléments ; Approches expérimentale et naturaliste; Art & Science.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic residues from biomass in a Muong Nong Australasian tektite 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.70116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities from energy-loss near-edge fine structure analysis to track chemical and structural damage in zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 200, pp.103928. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2025.103928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05326796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mechanisms Leading to Composition Errors in Monazite (CePO4) Analyzed With Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Veret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozag009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced extrusion of mono-crystalline nano-pillars from sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Viviana Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (10), pp.2460-2470. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.571170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05281713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite: REPLY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gardés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sao-Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (6), pp.e583-e583. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G53420Y.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Ultrafast Laser-Induced Structural Changes and Extreme Nanostructuring in Hard Dielectric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirunaukkarasu Kuppan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3644-3652. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05157075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale characterization of chrysocolla, black chrysocolla and pseudomalachite from supergene copper deposits of Atacama Desert of northern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zia Steven Kahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brichau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2024-9300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ID-TIMS U-Pb dating of single monazite grain to APT-nanogeochronology: application to the UHT granulites of Andriamena (North-Central Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin T Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraction notice to &amp;quot;Bridging the shocked monazite gap- Deformation microstructures in natural and laser shock-loaded samples&amp;quot; [Earth and Planetary Science Letters 595 (2022) 117727]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 641, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04841355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Ca-phosphate inclusions in Ivory Coast and Australasian Muong-Nong-type tektites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 387, pp.63-82. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sao-Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (9), pp.1578-1590. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G52522.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the shocked monazite gap- deformation microstructures in natural and laser shock-loaded samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 628, pp.118587. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and interfacial segregation of radiogenic Pb in a mineral host – inclusion system Tracing two-stage Pb and trace element mobility in monazite inclusions in rutile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Verberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2023-9085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale features revealed by a multiscale characterization of discordant monazite highlight mobility mechanisms of Th and Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion J Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin T Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178 (5), pp.31. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-023-02015-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot Generation of High‐Aspect‐Ratio Nano‐Rods from Sapphire by Ultrafast First Order Bessel Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Viviana Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202300687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the shocked monazite gap – Deformation microstructures in natural and laser shock-loaded samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 595, pp.117727. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial retention of radiogenic Pb in galena nanocrystals explains discordance in monazite from Napier Complex (Antarctica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 588, pp.117567. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiparametric study on the dissolution of synthetic brannerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.30. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00173-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical twinning of monazite expels radiogenic lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. M Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G48400.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fingerprints of brannerite (UTi2O6): an integrated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Eglinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Machault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (2), pp.313-334. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/mgm.2020.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Isotopic Dating of Monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Rowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-method, multi-scale theoretical study of He and Ne diffusion in zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duval Mbongo Djimbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ketcham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 268, pp.348-367. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ electron microscopy study of dual ion-beam irradiated xenotime-type ErPO$_4$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 539, pp.152265. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochronological and thermometric evidence of unusually hot fluids in an Alpine fissure of Lauzière granite (Belledonne, Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grand'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Gnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.211-223. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-10-211-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale resetting of the Th/Pb system in an isotopically-closed monazite grain: A combined atom probe and transmission electron microscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gardés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsf.2018.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 515, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two successive phases of ultrahigh temperature metamorphism in Rogaland, S. Norway: Evidence from Y-in-monazite thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metamorphic Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (8), pp.1009 - 1037. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmg.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transport and fractionation during monazite alteration by anisotropic replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grand'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.51 - 68. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale distribution of Pb in monazite revealed by atom probe microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479, pp.251 - 258. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The giant monazite crystals from Manangotry (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonne Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why natural monazite never becomes amorphous: Experimental evidence for alpha self-healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William John Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (5), pp.824-827. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2018-6447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding a protracted zircon geochronological record in ultrahigh temperature granulite, and persistence of partial melting in the crust, Rogaland, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173 (4), pp.29. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-018-1455-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vacancy damage on He diffusion in apatite, investigated at atomic to mineralogical scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mbongo Djimbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.87-103. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphate incorporation in monazite lattice and dating the cycle of sulphur in metamorphic belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171 (11), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-016-1301-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of U-Th-Pb in-situ ages of hydrothermal monazite-(Ce) and xenotime-(Y): evidence from a large-scale regional study in clefts from the western alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grand’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Ascenção Guedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (6), pp.787 - 807. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-016-0451-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial resetting of the U-Th-Pb systems in experimentally altered monazite: Nanoscale evidence of incomplete replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grand’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping of helium in nano-bubbles in euxenite: Positive identification and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 448, pp.133 - 139. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial resetting of the U-Th-Pb systems in experimentally altered monazite: Nanoscale evidence of incomplete replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grand’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (6), pp.431-434. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/g37770.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale evidence for uranium mobility in zircon and the discordance of U–Pb chronometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 409, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling induced by alpha decay in monazite and zirconolite ceramics: A XRD and TEM comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 448 (1-3), pp.184-194. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of infra red femtosecond laser ablation in geological samples. Part B: the laser induced particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.108 - 119. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ja10154d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of infrared femtosecond laser ablation in geological samples. Part A: the laser induced damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ja10153f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature alteration of monazite: Fluid mediated coupled dissolution-precipitation, irradiation damage, and disturbance of the U-Pb and Th-Pb chronometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 330-331, pp.140-158. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of near infra red femtosecond laser induced particles using transmission electron microscopy and low pressure impaction: Implications for laser ablation–inductively coupled plasma-mass spectrometry analysis of natural monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (9-10), pp.671 - 680. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration halos around radioactive minerals in plutonic and metamorphic rocks of the northern Moldanubian area, Bohemian massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Procházka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Trojek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Goliáš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Korbelová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (4), pp.551 - 566. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of 800 nm femtosecond laser ablation on natural and synthetic quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Courtieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (3), pp.391 - 400. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance of mechanical over thermally induced damage during femtosecond laser ablation of monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.235 - 244. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Infra Red femtosecond Laser Ablation: the influence of energy and pulse width on the LA-ICP-MS analysis of monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (5), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b913584g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation damage in diopside and calcite crystals from uranothorianite inclusions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (3-4), pp.318-332. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Radiation Effects in Monazite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 381 (3), pp.290-296. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diﬀusion in monazite: New constraints from the experimental study of Pb2+ &amp;lt;=&amp;gt; Ca2+ interdiﬀusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4036-4043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting response of ThSiO&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; and monazite to natural irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ingrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.7 - 14. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2007/0019-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diffusion in monazite: New constraints from the experimental study of Pb?Ca interdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (16), pp.4036-4043. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GCA.2007.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and sintering of a monazite brabantite solid solution ceramic for nuclear waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67, pp.2489-2500. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JPCS.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diﬀusion in monazite: An experimental study of Pb2+ + Th4+ &amp;lt;=&amp;gt; 2Nd3+ interdiﬀusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2325-2336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diffusion in monazite: An experimental study of Pb+Th?2Nd interdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.2325-2336. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GCA.2006.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental hydrothermal alteration of crystalline and radiation-damaged pyrochlore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Poeml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Golla-Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 344 (1-3), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of 24-1928 Ma concordant monazites; implications for geochronology and nuclear waste deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Schärer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.2517-2527. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2003.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic precipitation pattern formation in hydrothermally treated metamict zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiedenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.1341-1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscope study of polyphase and discordant monazites: Site-specific specimen preparation using the focused ion beam technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.973-976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of the Th partitioning between monazite and xenotime using Analytical Electron Microscopy and X-ray Diffraction Rietveld analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.869-878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the microstructure for understanding U-Pb ages of dating minerals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schärer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.A699-A699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental resetting of the U–Th–Pb systems in monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiedenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Heinrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 191, pp.165-181. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00155-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XRD, TEM and Raman study of experimentally annealed natural monazite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Nasdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29, pp.240-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing radiation damage and the recovery of cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Nasdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lengauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 191, pp.121-140. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00152-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline high aspect ratio nano-pillars generated by ultrafast Bessel beam from sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Viviana Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS; Optica; IEEE Photonics Society, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05281422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting EELS Fine Structure Analysis in Zircon as a Tool for Interpreting its Structural Evolution into a Disordered System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi A Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Radtke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation microstructures in monazite from Araguainha impact structure (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Darnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J. Cavosie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.6159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLUES ON THE AUSTRALASIAN IMPACT CRATER SITE BASED ON NANOSCALE STUDY OF A MONAZITE INCLUSION IN A MUONG NONG TEKTITE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of The Meteoritical-Society (METSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelle, Belgium. pp.6156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-PHOSPHATE INCLUSIONS AND PLATINOID RELICT GRAINS IN MUONG-NONG TEKTITES FROM LAOS AND IVORY COAST: IMPLICATIONS FOR THE AUSTRALASIAN IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society 2024 - METSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposed zircons: A reliable geothermometer to identify impact and airburst glasses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04724595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nanostructures riches en Pb dans des monazites discordantes de Ultra Hautes Températures (UHT ; Madagascar, Antarctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de la discordance dans des monazites de Ultra Hautes Températures du complexe Archéen de Napier (Antarctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrication d'épisodes d'altération de zircon révélée à l'échelle atomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of U-Th-Pb isotopic disturbance in discordant monazite from UHT context (Napier Complex, East Antarctica) resolved by Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.6002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche publique en France en 2019 : Diagnostic et propositions du Comité national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Büttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session extraordinaire du Comité national de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and significance of U-Th-Pb isotopic disturbance in monazite from UHT context (Napier Complex, East Antarctica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralogie - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jovovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2023, Sciences Sup, 9782100851058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscope imaging sharpens geochronological interpretation of zircon and monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desmond E. Moser Fernando Corfu James R. Darling, Steven M. Reddy, Kimberly Tait. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microstructural Geochronology; lattice to atom-scale records of planetary history, AGU book. Moser, D., F. Corfu, S.M. Reddy,J. Darling &amp; K. Tait. (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; American Geophysical Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Geophysical Monograph Series, 978-1-119-22724-3. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119227250.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SILLAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mechanisms leading to composition errors in monazite (CePO4) analysed with atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Veret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of the incorporation of Th into orthophosphates and the resetting of geochronological systems of monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applied geology. Technische Universität Berlin, 2001. English. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DE L'IRRADIATION DANS LES MINERAUX ET LEURS CONSEQUENCES EN GEOCHRONOLOGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minéralogie. Université Paul Sabatier - Toulouse III, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00606544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamelle FIB (15 µm x 8 µm x 0.1 µm) avant extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonations chimiques dans un zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Norway. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules produites lors de l'ablation laser femtoseconde d'une monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défauts induits par une ablation laser femtoseconde dans une monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracturation induite par le gonflement d'une allanite radioactive géante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Norway. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe FIB en bordure d'un cratère d'ablation laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets collatéraux d'irradiation d'un cristal de thorianite sur des cristaux de calcite et diopside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures d'altération dans une monazite de Norvège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : « Le LGL-TPE présente : une séance au MET avec Anne-Magali Seydoux-Guillaume »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : &amp;quot;Terra Cognita&amp;quot; à l'Observatoire des Sciences de l'Univers de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : &amp;quot;Nos Terres de Feu&amp;quot; au musée de la Mine de Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : « Le LGL-TPE présente : le métier de litho-préparatrice avec Colette Guilbaud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un astéroïde rencontre un minéral: plongée fantastique dans la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:159.33609958506px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Magali Seydoux-Guillaume </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-magali-seydoux-guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9921-4695</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156885107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-3427-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Minéralogie ; Nano-caractérisation (Microscopie Electronique en Transmission ; Sonde Atomique Tomographique) ; Géochronologie (perturbation des systèmes radiochronométriques) ; Radioactivité U-Th (dégâts d’irradiation ; matrices irradiées) ; Planétologie (Impacts naturels ; Expériences de chocs laser) ; Interactions fluides-roches ; Mobilité et transfert des éléments ; Approches expérimentale et naturaliste; Art & Science.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities from energy-loss near-edge fine structure analysis to track chemical and structural damage in zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 200, pp.103928. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2025.103928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05326796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic residues from biomass in a Muong Nong Australasian tektite 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.70116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mechanisms Leading to Composition Errors in Monazite (CePO4) Analyzed With Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Veret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozag009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Ultrafast Laser-Induced Structural Changes and Extreme Nanostructuring in Hard Dielectric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirunaukkarasu Kuppan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3644-3652. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05157075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced extrusion of mono-crystalline nano-pillars from sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Viviana Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (10), pp.2460-2470. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.571170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05281713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite: REPLY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gardés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sao-Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (6), pp.e583-e583. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G53420Y.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and interfacial segregation of radiogenic Pb in a mineral host – inclusion system Tracing two-stage Pb and trace element mobility in monazite inclusions in rutile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Verberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2023-9085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraction notice to &amp;quot;Bridging the shocked monazite gap- Deformation microstructures in natural and laser shock-loaded samples&amp;quot; [Earth and Planetary Science Letters 595 (2022) 117727]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 641, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04841355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ID-TIMS U-Pb dating of single monazite grain to APT-nanogeochronology: application to the UHT granulites of Andriamena (North-Central Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin T Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S L Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sao-Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (9), pp.1578-1590. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G52522.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Ca-phosphate inclusions in Ivory Coast and Australasian Muong-Nong-type tektites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 387, pp.63-82. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale characterization of chrysocolla, black chrysocolla and pseudomalachite from supergene copper deposits of Atacama Desert of northern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zia Steven Kahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brichau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2024-9300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the shocked monazite gap- deformation microstructures in natural and laser shock-loaded samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 628, pp.118587. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale features revealed by a multiscale characterization of discordant monazite highlight mobility mechanisms of Th and Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion J Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin T Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178 (5), pp.31. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-023-02015-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot Generation of High‐Aspect‐Ratio Nano‐Rods from Sapphire by Ultrafast First Order Bessel Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Viviana Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202300687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the shocked monazite gap – Deformation microstructures in natural and laser shock-loaded samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 595, pp.117727. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial retention of radiogenic Pb in galena nanocrystals explains discordance in monazite from Napier Complex (Antarctica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 588, pp.117567. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiparametric study on the dissolution of synthetic brannerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Materials Degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.30. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41529-021-00173-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical twinning of monazite expels radiogenic lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. M Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G48400.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical fingerprints of brannerite (UTi2O6): an integrated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Eglinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Machault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (2), pp.313-334. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/mgm.2020.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Isotopic Dating of Monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Rowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-method, multi-scale theoretical study of He and Ne diffusion in zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duval Mbongo Djimbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Balout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ketcham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 268, pp.348-367. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ electron microscopy study of dual ion-beam irradiated xenotime-type ErPO$_4$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 539, pp.152265. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 515, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochronological and thermometric evidence of unusually hot fluids in an Alpine fissure of Lauzière granite (Belledonne, Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grand'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Gnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.211-223. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-10-211-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale resetting of the Th/Pb system in an isotopically-closed monazite grain: A combined atom probe and transmission electron microscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gardés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsf.2018.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two successive phases of ultrahigh temperature metamorphism in Rogaland, S. Norway: Evidence from Y-in-monazite thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metamorphic Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (8), pp.1009 - 1037. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmg.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale distribution of Pb in monazite revealed by atom probe microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kirkland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479, pp.251 - 258. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The giant monazite crystals from Manangotry (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieudonne Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transport and fractionation during monazite alteration by anisotropic replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grand'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.51 - 68. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why natural monazite never becomes amorphous: Experimental evidence for alpha self-healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William John Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (5), pp.824-827. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2018-6447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding a protracted zircon geochronological record in ultrahigh temperature granulite, and persistence of partial melting in the crust, Rogaland, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173 (4), pp.29. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-018-1455-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vacancy damage on He diffusion in apatite, investigated at atomic to mineralogical scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mbongo Djimbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.87-103. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial resetting of the U-Th-Pb systems in experimentally altered monazite: Nanoscale evidence of incomplete replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grand’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping of helium in nano-bubbles in euxenite: Positive identification and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 448, pp.133 - 139. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial resetting of the U-Th-Pb systems in experimentally altered monazite: Nanoscale evidence of incomplete replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grand’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (6), pp.431-434. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/g37770.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphate incorporation in monazite lattice and dating the cycle of sulphur in metamorphic belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171 (11), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-016-1301-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of U-Th-Pb in-situ ages of hydrothermal monazite-(Ce) and xenotime-(Y): evidence from a large-scale regional study in clefts from the western alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grand’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Ascenção Guedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (6), pp.787 - 807. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00710-016-0451-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale evidence for uranium mobility in zircon and the discordance of U–Pb chronometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 409, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling induced by alpha decay in monazite and zirconolite ceramics: A XRD and TEM comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 448 (1-3), pp.184-194. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of infra red femtosecond laser ablation in geological samples. Part B: the laser induced particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.108 - 119. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ja10154d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of infrared femtosecond laser ablation in geological samples. Part A: the laser induced damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ja10153f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature alteration of monazite: Fluid mediated coupled dissolution-precipitation, irradiation damage, and disturbance of the U-Pb and Th-Pb chronometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 330-331, pp.140-158. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of near infra red femtosecond laser induced particles using transmission electron microscopy and low pressure impaction: Implications for laser ablation–inductively coupled plasma-mass spectrometry analysis of natural monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Datas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (9-10), pp.671 - 680. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of 800 nm femtosecond laser ablation on natural and synthetic quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Courtieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chmeleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (3), pp.391 - 400. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration halos around radioactive minerals in plutonic and metamorphic rocks of the northern Moldanubian area, Bohemian massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Procházka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Trojek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Goliáš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Korbelová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (4), pp.551 - 566. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Infra Red femtosecond Laser Ablation: the influence of energy and pulse width on the LA-ICP-MS analysis of monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (5), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b913584g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance of mechanical over thermally induced damage during femtosecond laser ablation of monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier d'Abzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.235 - 244. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation damage in diopside and calcite crystals from uranothorianite inclusions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (3-4), pp.318-332. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Radiation Effects in Monazite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 381 (3), pp.290-296. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diﬀusion in monazite: New constraints from the experimental study of Pb2+ &amp;lt;=&amp;gt; Ca2+ interdiﬀusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4036-4043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diffusion in monazite: New constraints from the experimental study of Pb?Ca interdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (16), pp.4036-4043. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GCA.2007.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting response of ThSiO&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; and monazite to natural irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ingrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.7 - 14. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2007/0019-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and sintering of a monazite brabantite solid solution ceramic for nuclear waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67, pp.2489-2500. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JPCS.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diﬀusion in monazite: An experimental study of Pb2+ + Th4+ &amp;lt;=&amp;gt; 2Nd3+ interdiﬀusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2325-2336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb diffusion in monazite: An experimental study of Pb+Th?2Nd interdiffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.2325-2336. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GCA.2006.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental hydrothermal alteration of crystalline and radiation-damaged pyrochlore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Poeml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Golla-Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 344 (1-3), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic precipitation pattern formation in hydrothermally treated metamict zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiedenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.1341-1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of 24-1928 Ma concordant monazites; implications for geochronology and nuclear waste deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Schärer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.2517-2527. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2003.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscope study of polyphase and discordant monazites: Site-specific specimen preparation using the focused ion beam technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.973-976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the microstructure for understanding U-Pb ages of dating minerals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schärer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.A699-A699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of the Th partitioning between monazite and xenotime using Analytical Electron Microscopy and X-ray Diffraction Rietveld analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.869-878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental resetting of the U–Th–Pb systems in monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiedenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Heinrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 191, pp.165-181. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00155-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XRD, TEM and Raman study of experimentally annealed natural monazite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Nasdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29, pp.240-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing radiation damage and the recovery of cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Nasdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lengauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hanchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 191, pp.121-140. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00152-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline high aspect ratio nano-pillars generated by ultrafast Bessel beam from sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Viviana Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS; Optica; IEEE Photonics Society, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05281422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting EELS Fine Structure Analysis in Zircon as a Tool for Interpreting its Structural Evolution into a Disordered System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi A Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Radtke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposed zircons: A reliable geothermometer to identify impact and airburst glasses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04724595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLUES ON THE AUSTRALASIAN IMPACT CRATER SITE BASED ON NANOSCALE STUDY OF A MONAZITE INCLUSION IN A MUONG NONG TEKTITE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of The Meteoritical-Society (METSOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelle, Belgium. pp.6156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation microstructures in monazite from Araguainha impact structure (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Darnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sao Joao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J. Cavosie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.6159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-PHOSPHATE INCLUSIONS AND PLATINOID RELICT GRAINS IN MUONG-NONG TEKTITES FROM LAOS AND IVORY COAST: IMPLICATIONS FOR THE AUSTRALASIAN IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society 2024 - METSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de la discordance dans des monazites de Ultra Hautes Températures du complexe Archéen de Napier (Antarctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrication d'épisodes d'altération de zircon révélée à l'échelle atomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of U-Th-Pb isotopic disturbance in discordant monazite from UHT context (Napier Complex, East Antarctica) resolved by Atom Probe Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.6002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nanostructures riches en Pb dans des monazites discordantes de Ultra Hautes Températures (UHT ; Madagascar, Antarctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougerouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche publique en France en 2019 : Diagnostic et propositions du Comité national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Büttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session extraordinaire du Comité national de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and significance of U-Th-Pb isotopic disturbance in monazite from UHT context (Napier Complex, East Antarctica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Harley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralogie - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Parseval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jovovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2023, Sciences Sup, 9782100851058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscope imaging sharpens geochronological interpretation of zircon and monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desmond E. Moser Fernando Corfu James R. Darling, Steven M. Reddy, Kimberly Tait. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microstructural Geochronology; lattice to atom-scale records of planetary history, AGU book. Moser, D., F. Corfu, S.M. Reddy,J. Darling &amp; K. Tait. (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; American Geophysical Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Geophysical Monograph Series, 978-1-119-22724-3. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119227250.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SILLAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mechanisms leading to composition errors in monazite (CePO4) analysed with atom probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Veret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Klaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of the incorporation of Th into orthophosphates and the resetting of geochronological systems of monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applied geology. Technische Universität Berlin, 2001. English. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DE L'IRRADIATION DANS LES MINERAUX ET LEURS CONSEQUENCES EN GEOCHRONOLOGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minéralogie. Université Paul Sabatier - Toulouse III, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00606544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamelle FIB (15 µm x 8 µm x 0.1 µm) avant extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonations chimiques dans un zircon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Norway. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules produites lors de l'ablation laser femtoseconde d'une monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défauts induits par une ablation laser femtoseconde dans une monazite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracturation induite par le gonflement d'une allanite radioactive géante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Norway. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe FIB en bordure d'un cratère d'ablation laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets collatéraux d'irradiation d'un cristal de thorianite sur des cristaux de calcite et diopside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures d'altération dans une monazite de Norvège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00639060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : « Le LGL-TPE présente : le métier de litho-préparatrice avec Colette Guilbaud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : « Le LGL-TPE présente : une séance au MET avec Anne-Magali Seydoux-Guillaume »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : &amp;quot;Terra Cognita&amp;quot; à l'Observatoire des Sciences de l'Univers de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Zanetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sillages : &amp;quot;Nos Terres de Feu&amp;quot; au musée de la Mine de Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pageault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un astéroïde rencontre un minéral: plongée fantastique dans la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8305B6C5"/>
+    <w:nsid w:val="B2EB4872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-magali-seydoux-guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9921-4695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156885107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3427-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.70116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05326796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103928" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viviana Belloni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.571170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zanetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53420Y.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Dwivedi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunaukkarasu Kuppan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00554" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732174v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Turuani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin T Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fougerouse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Harley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118836" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tricaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52522.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118587" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verberne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reddy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougerouse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saxey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2023-9085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion J Turuani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reddy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02015-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202300687" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770362v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117727" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Turuani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117567" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00173-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Reddy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Kirkland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. M Erickson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48400.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fougerouse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kirkland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saxey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rowles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12340" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ketcham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.10.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152265" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand'Homme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-211-2019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.09.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12425" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand'Homme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janots" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Saxey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Erickson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirkland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799661v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Razafimahatratra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RZ3LPTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01783590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neumeier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Weber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6447" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Whitehouse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1455-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NH6RXK9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1301-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637174v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand&#8217;homme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Ascen&#231;&#227;o Guedes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-016-0451-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637571v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9WT97GM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02045918v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand&#8217;homme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g37770.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172200v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.044" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGMCFJCX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.02.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L1KML73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904596v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10154d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10153f" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784199v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.07.031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904591v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.09.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVP1MS6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Proch&#225;zka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Trojek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Goli&#225;&#353;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Korbelov&#225;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2108" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2113" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606536v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.04.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606691v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Glorieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904557v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2007/0019-007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319431v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2007.06.036" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHR8DWSQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319430v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPCS.2006.07.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLJCHPDG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607308v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaoul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319428v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.01.018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MLNW1FK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Geisler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Poeml" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Golla-Schindler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Berndt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9B70302-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005518v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#228;rer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.042" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82HPK3QP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005517v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005512v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Heinrich" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392980v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wirth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deutsch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005514v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00155-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZJRN9HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005511v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Nasdala" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottschalk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005515v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lengauer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanchar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kronz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00152-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281422v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111131" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402462v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi A Botton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986154v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Darnault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Cavosie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gardes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920937v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587972v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588116v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587993v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grosjean" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923031v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Reddy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923060v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194752v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/mineralogie-cours-et-exercices-corriges-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928347v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Microstructural+Geochronology:+Planetary+Records+Down+to+Atom+Scale-p-9781119227243" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119227250.ch12" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393231v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rigaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pageault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007675v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606544v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639153v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639144v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639149v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639147v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639146v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639058v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639060v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425287v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fayolle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425440v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425356v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Courant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425253v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375213v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lapierre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-magali-seydoux-guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9921-4695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156885107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3427-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05326796v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103928" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.70116" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Dwivedi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunaukkarasu Kuppan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00554" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Viviana Belloni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.571170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zanetta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53420Y.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verberne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reddy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougerouse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saxey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2023-9085" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118836" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Turuani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin T Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fougerouse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Harley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52522.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tricaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9300" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118587" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion J Turuani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reddy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02015-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202300687" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770362v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117727" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Turuani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117567" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-021-00173-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Reddy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Kirkland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. M Erickson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48400.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Turuani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Eglinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Machault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2020.7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fougerouse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kirkland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saxey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rowles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12340" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ketcham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.10.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152265" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand'Homme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-211-2019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12425" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Saxey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Erickson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirkland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Razafimahatratra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RZ3LPTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand'Homme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janots" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01783590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neumeier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Weber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6447" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Whitehouse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1455-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mbongo Djimbi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NH6RXK9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637571v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand&#8217;homme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638324v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9WT97GM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02045918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand&#8217;homme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g37770.1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637392v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1301-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637174v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Ascen&#231;&#227;o Guedes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-016-0451-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172200v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.044" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGMCFJCX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tribet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.02.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L1KML73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904596v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10154d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10153f" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784199v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.07.031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904591v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.09.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVP1MS6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904574v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2113" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Proch&#225;zka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Trojek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Goli&#225;&#353;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Korbelov&#225;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2108" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606536v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.04.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606691v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Glorieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319431v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2007.06.036" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHR8DWSQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2007/0019-007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319430v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPCS.2006.07.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLJCHPDG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607308v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaoul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319428v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.01.018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MLNW1FK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Geisler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Poeml" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Golla-Schindler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Berndt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9B70302-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005518v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutsch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#228;rer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.042" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82HPK3QP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005517v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392980v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wirth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deutsch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005512v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Heinrich" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005514v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00155-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZJRN9HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005511v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Nasdala" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottschalk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005515v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lengauer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanchar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kronz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00152-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05281422v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111131" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402462v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi A Botton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938436v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gardes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986154v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Darnault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Cavosie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920937v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588116v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587993v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grosjean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923031v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Reddy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923060v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194752v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/mineralogie-cours-et-exercices-corriges-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928347v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Microstructural+Geochronology:+Planetary+Records+Down+to+Atom+Scale-p-9781119227243" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119227250.ch12" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393231v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rigaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pageault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007675v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606544v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639153v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639144v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639149v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639147v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639146v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639058v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00639060v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425253v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fayolle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425287v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425356v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Courant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375213v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lapierre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>