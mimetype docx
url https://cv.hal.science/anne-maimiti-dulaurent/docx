--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -364,321 +364,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of conservation agriculture on earthworm and Collembola communities in Northern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+                <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Chor Bjørn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-05916-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027974v1</w:t>
+                <w:t xml:space="preserve">hal-04478067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+                <w:t xml:space="preserve">Beneficial effects of conservation agriculture on earthworm and Collembola communities in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Chor Bjørn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 503 (155-165), pp.155-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-05916-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478067v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive or neutral effects of biochar-compost mixtures on earthworm communities in a temperate cropping system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,831 +762,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbivory on the pedunculate oak along an urbanization gradient in Europe: Effects of impervious surface, local tree cover, and insect feeding guild</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Popova</w:t>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Galmán</w:t>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Prinzing</w:t>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey V Selikhovkin</w:t>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.e8709. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.116019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.8709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631327v1</w:t>
+                <w:t xml:space="preserve">hal-03706128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm communities and microbial metabolic activity and diversity under conventional, feed and biogas cropping systems as affected by tillage practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochar and compost addition increases soil organic carbon content and substitutes P and K fertilizer in three French cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Denier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+                <w:t xml:space="preserve">Charlotte Védère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guidet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Kervroëdan</w:t>
+                <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104232⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (6), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00848-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357729v1</w:t>
+                <w:t xml:space="preserve">hal-03930088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectopic cilia in 112 dogs: A multicenter retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dulaurent</w:t>
+                <w:t xml:space="preserve">Anne‐maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐maïmiti Dulaurent</w:t>
+                <w:t xml:space="preserve">Iona Mathieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iona Mathieson</w:t>
+                <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Medan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (2), pp.186-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/vop.12947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGRI-ENVIRONMENTAL ASSESSMENT OF CONVENTIONAL AND ALTERNATIVE BIOENERGY CROPPING SYSTEMS PROMOTING BIOMASS PRODUCTIVITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Kervroëdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Agricultural Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15302/J-FASE-2021435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar and compost addition increases soil organic carbon content and substitutes P and K fertilizer in three French cropping systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earthworm communities and microbial metabolic activity and diversity under conventional, feed and biogas cropping systems as affected by tillage practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
+                <w:t xml:space="preserve">Julia Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Kervroëdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (6), pp.119. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.104232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00848-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930088v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbivory on the pedunculate oak along an urbanization gradient in Europe: Effects of impervious surface, local tree cover, and insect feeding guild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+                <w:t xml:space="preserve">Anna Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+                <w:t xml:space="preserve">Andrea Galmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Barantal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">Andreas Prinzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Andrey V Selikhovkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 424, pp.116019. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.e8709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706128v1</w:t>
+                <w:t xml:space="preserve">hal-03631327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t>
               </w:r>
@@ -1804,438 +1804,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of mealworm frass as a fertilizer: Impact on crop growth and soil properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Daoulas</w:t>
+                <w:t xml:space="preserve">Can school children support ecological research? Lessons from the Oak Bodyguard citizen science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61765-x⟩</w:t>
+              <w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/cstp.267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240469v1</w:t>
+                <w:t xml:space="preserve">mnhn-03082720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can school children support ecological research? Lessons from the Oak Bodyguard citizen science</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earthworms (Lumbricus terrestris L.) Mediate the Fertilizing Effect of Frass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/cstp.267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10060783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03082720v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms (Lumbricus terrestris L.) Mediate the Fertilizing Effect of Frass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential use of mealworm frass as a fertilizer: Impact on crop growth and soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.783. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.4659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy10060783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61765-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240702v1</w:t>
+                <w:t xml:space="preserve">hal-03240469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of Organic Matter Decomposition to No-Tillage Adoption Evaluated by the Tea Bag Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Mercadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2308,51 +2308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2416,51 +2416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg mortality in the pine processionary moth: habitat diversity, microclimate and predation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,51 +2571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of host tree density and apparency on the probability of attack by the pine processionary moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Regolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent Mercadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,51 +3334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Damestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Kervroëdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées TEBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3397,329 +3397,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet d’aménagements agro-écologiques sur l’entomofaune agricole</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Agri-environmental assessment of conventional and alternative bioenergy cropping systems promoting biomass productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Kervroëdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Séminaire Biodiversité Entomologique de l’Oise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Senlis, France</w:t>
+              <w:t xml:space="preserve">Seminario científico franco-argentino sobre agroecología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme Argentine-France-Agriculture (ARFAGRI), Nov 2022, Rosario, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324630v1</w:t>
+                <w:t xml:space="preserve">hal-04355330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental assessment of conventional and alternative bioenergy cropping systems promoting biomass productivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">L’effet d’aménagements agro-écologiques sur l’entomofaune agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Damestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Kervroëdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario científico franco-argentino sobre agroecología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme Argentine-France-Agriculture (ARFAGRI), Nov 2022, Rosario, Argentina</w:t>
+              <w:t xml:space="preserve">6ème Séminaire Biodiversité Entomologique de l’Oise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355330v1</w:t>
+                <w:t xml:space="preserve">hal-04324630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de différents systèmes de culture et types de travail du sol sur les communautés microbiennes et de vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Kervroëdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées TEBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Beauvais, France</w:t>
@@ -3742,217 +3742,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vers de terre influencent-ils l’effet du frass sur la croissance des plantes ?</w:t>
+                <w:t xml:space="preserve">Les vers de terre influencent-ils l’effet du frass (excrément d’insectes) sur la croissance des plantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Daoulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324456v1</w:t>
+                <w:t xml:space="preserve">hal-04394990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vers de terre influencent-ils l’effet du frass (excrément d’insectes) sur la croissance des plantes ?</w:t>
+                <w:t xml:space="preserve">Les vers de terre influencent-ils l’effet du frass sur la croissance des plantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daoulas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394990v1</w:t>
+                <w:t xml:space="preserve">hal-04324456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des insectes à l’échelle industrielle</w:t>
               </w:r>
@@ -4014,584 +4014,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des formes de phosphore dans les boues de stations d’épuration urbaine sur les communautés faunistiques du sol.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time and crops influences on carabids taxonomic and functional diversities whithin pesticide-free agroforestry cropping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ben Sarsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vannieuwenhuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athéna Seyed-Esmaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">4 th European Agroforestry Conference – Agroforestry as Sustainable Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Agroforestry Federation, May 2018, Nijmegen, Netherlands. pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324534v1</w:t>
+                <w:t xml:space="preserve">hal-04357989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and crops influences on carabids taxonomic and functional diversities whithin pesticide-free agroforestry cropping system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la quantité et des formes de phosphore et de dans les boues d’épuration urbaine sur la structure des communautés faunistiques du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th European Agroforestry Conference – Agroforestry as Sustainable Land Use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Agroforestry Federation, May 2018, Nijmegen, Netherlands. pp.255-257</w:t>
+              <w:t xml:space="preserve">14ème Journée d’étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357989v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la quantité et des formes de phosphore et de dans les boues d’épuration urbaine sur la structure des communautés faunistiques du sol</w:t>
+                <w:t xml:space="preserve">Effets des formes de phosphore dans les boues de stations d’épuration urbaine sur les communautés faunistiques du sol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée d’étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397978v1</w:t>
+                <w:t xml:space="preserve">hal-04324534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la quantité et des formes de phosphore dans les boues d’épuration urbaine sur les communautés faunistiques du sol</w:t>
+                <w:t xml:space="preserve">Effets des formes de phosphore dans les boues de stations d’épuration urbaine sur les communautés faunistiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324568v1</w:t>
+                <w:t xml:space="preserve">hal-04397926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des formes de phosphore dans les boues de stations d’épuration urbaine sur les communautés faunistiques du sol</w:t>
+                <w:t xml:space="preserve">Effets de la quantité et des formes de phosphore dans les boues d’épuration urbaine sur les communautés faunistiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397926v1</w:t>
+                <w:t xml:space="preserve">hal-04324568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la fertilisation phosphatée organique et inorganique sur le fonctionnement de l’agroécosystème via la dynamique du phosphore</w:t>
               </w:r>
@@ -4616,51 +4616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peaucellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AXEMA-SIMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5002,51 +5002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Peaucelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AXEMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5071,51 +5071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic interactions between vertebrate insectivores and a climate-driven expanding forest moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5123,51 +5123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. 1 p., 2014</w:t>
@@ -5756,103 +5756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal gradient in avian insectivory: complementary effects of climate, habitat and bird diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Chor Bjørn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5878,103 +5878,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can school children support ecological research? Lessons from the ‘Oak bodyguard’ citizen science project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6268,51 +6268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wartelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art05" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05322079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mirabello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02668-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05916-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03810055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Selikhovkin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Denier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guidet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kervro&#235;dan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104232" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dulaurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Mathieson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Medan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12947" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2021435" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00848-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daoulas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.714596" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61765-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.267" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060783" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Mercadal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2030042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent-Mercadal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12056" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59758A5175EFC16B3B86EDE1F9AA038E7E73DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Regolini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent Mercadal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.08.038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.02.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P7VSD5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324630v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355330v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324598v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357989v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Sarsa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vannieuwenhuyse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Seyed-Esma&#239;l" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peaucellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Jacquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peaucelier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05410765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296161v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824733v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wartelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art05" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05322079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mirabello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02668-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05916-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03810055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00848-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dulaurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Mathieson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Medan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12947" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kervro&#235;dan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guidet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2021435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357729v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Denier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104232" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Selikhovkin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daoulas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.714596" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060783" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61765-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Mercadal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2030042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent-Mercadal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12056" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59758A5175EFC16B3B86EDE1F9AA038E7E73DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Regolini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent Mercadal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.08.038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.02.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P7VSD5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324598v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Sarsa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vannieuwenhuyse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Seyed-Esma&#239;l" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peaucellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Jacquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peaucelier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05410765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296161v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824733v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>