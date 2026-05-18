--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -762,295 +762,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochar and compost addition increases soil organic carbon content and substitutes P and K fertilizer in three French cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+                <w:t xml:space="preserve">Charlotte Védère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Beaumelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (6), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00848-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706128v1</w:t>
+                <w:t xml:space="preserve">hal-03930088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar and compost addition increases soil organic carbon content and substitutes P and K fertilizer in three French cropping systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Védère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (6), pp.119. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.116019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00848-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930088v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectopic cilia in 112 dogs: A multicenter retrospective study</w:t>
               </w:r>
@@ -1298,295 +1298,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm communities and microbial metabolic activity and diversity under conventional, feed and biogas cropping systems as affected by tillage practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbivory on the pedunculate oak along an urbanization gradient in Europe: Effects of impervious surface, local tree cover, and insect feeding guild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Denier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Léa Kervroëdan</w:t>
+                <w:t xml:space="preserve">Anna Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Galmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Prinzing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Selikhovkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104232⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.e8709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357729v1</w:t>
+                <w:t xml:space="preserve">hal-03631327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbivory on the pedunculate oak along an urbanization gradient in Europe: Effects of impervious surface, local tree cover, and insect feeding guild</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earthworm communities and microbial metabolic activity and diversity under conventional, feed and biogas cropping systems as affected by tillage practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey V Selikhovkin</w:t>
+                <w:t xml:space="preserve">Julia Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Kervroëdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.e8709. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.104232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.8709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631327v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t>
               </w:r>
@@ -2276,303 +2276,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Egg mortality in the pine processionary moth: habitat diversity, microclimate and predation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent-Mercadal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.284-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634829v1</w:t>
+                <w:t xml:space="preserve">hal-02635476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg mortality in the pine processionary moth: habitat diversity, microclimate and predation effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12056⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02635476v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of host tree density and apparency on the probability of attack by the pine processionary moth</w:t>
               </w:r>
@@ -3442,51 +3442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3623,51 +3623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de différents systèmes de culture et types de travail du sol sur les communautés microbiennes et de vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5097,51 +5097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6268,51 +6268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wartelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art05" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05322079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mirabello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02668-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05916-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03810055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00848-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dulaurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Mathieson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Medan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12947" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kervro&#235;dan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guidet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2021435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357729v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Denier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104232" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Selikhovkin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daoulas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.714596" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060783" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61765-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Mercadal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2030042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent-Mercadal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12056" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59758A5175EFC16B3B86EDE1F9AA038E7E73DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Regolini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent Mercadal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.08.038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.02.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P7VSD5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324598v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Sarsa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vannieuwenhuyse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Seyed-Esma&#239;l" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peaucellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Jacquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peaucelier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05410765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296161v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824733v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wartelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art05" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05322079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mirabello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02668-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05916-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03810055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00848-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dulaurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Mathieson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Medan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12947" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kervro&#235;dan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guidet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2021435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Selikhovkin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Denier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104232" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daoulas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.714596" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060783" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61765-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Mercadal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2030042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent-Mercadal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59758A5175EFC16B3B86EDE1F9AA038E7E73DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Regolini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent Mercadal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.08.038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.02.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P7VSD5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324598v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Sarsa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vannieuwenhuyse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Seyed-Esma&#239;l" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peaucellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Jacquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Peaucelier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05410765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296161v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824733v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>