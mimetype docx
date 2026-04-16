--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcavity Polaritons for Quantum Simulation</w:t>
+                <w:t xml:space="preserve">Taming the snake instabilities in a polariton superfluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boulier</w:t>
+                <w:t xml:space="preserve">Ferdinand Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+                <w:t xml:space="preserve">Sergei V Koniakhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giovanni Lerario</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (11), pp.2000052. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (12), pp.1660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qute.202000052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ao.XX.XXXXXX⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037884v1</w:t>
+                <w:t xml:space="preserve">hal-03040835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS A RECOMMENDED BIOMONITORING STRATEGY FOR ASSESSING THE OCCUPATIONAL EXPOSURE OF ROOFERS TO PAHS</w:t>
               </w:r>
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the snake instabilities in a polariton superfluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark-Soliton Molecules in an Exciton-Polariton Superfluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lerario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pigeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Lerario</w:t>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (12), pp.1660. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ao.XX.XXXXXX⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.041028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040835v1</w:t>
+                <w:t xml:space="preserve">hal-03020757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark-Soliton Molecules in an Exciton-Polariton Superfluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microcavity Polaritons for Quantum Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Lerario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Claude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (11), pp.2000052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.041028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qute.202000052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020757v1</w:t>
+                <w:t xml:space="preserve">hal-03037884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism and genotoxicity of polycyclic aromatic hydrocarbons in human skin explants: mixture effects and modulation by sunlight</w:t>
               </w:r>
@@ -1289,964 +1289,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic human skin model to study benzo[a]pyrene cutaneous absorption in order to determine the most relevant biomarker for carcinogenic exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne von Koschembahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bourgart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-018-2329-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33031-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903702v1</w:t>
+                <w:t xml:space="preserve">hal-01903708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle (SBEP) aux HAP dans le secteur du raffinage du pétrole</w:t>
+                <w:t xml:space="preserve">Proposition d’une valeur limite biologique (VLB) du chrome urinaire dans une aciérie inoxydable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Barla</w:t>
+                <w:t xml:space="preserve">Juliette Anselmetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Tanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.393. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.399⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.373-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062812v1</w:t>
+                <w:t xml:space="preserve">hal-02062809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bourgart</w:t>
+                <w:t xml:space="preserve">Biomonitoring of styrene occupational exposures: Biomarkers and determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Montlevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33031-8⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903708v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une valeur limite biologique (VLB) du chrome urinaire dans une aciérie inoxydable</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A realistic human skin model to study benzo[a]pyrene cutaneous absorption in order to determine the most relevant biomarker for carcinogenic exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bourgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne von Koschembahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-018-2329-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02062809v1</w:t>
+                <w:t xml:space="preserve">hal-01903702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of styrene occupational exposures: Biomarkers and determinants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle (SBEP) aux HAP dans le secteur du raffinage du pétrole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Herve</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hograindleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montlevier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1211⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903047v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques sanitaires dans le secteur de la réhabilitation des sites et sols pollués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79 (3), pp.371-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs associés aux plaintes rachidiennes des étudiants hospitaliers en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vercherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79 (3), pp.354-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exporisq-HAP database: 20 years of monitoring French occupational exposure to polycyclic aromatic hydrocarbon mixtures and identification of exposure determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2255,172 +2267,184 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montlevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 221 (2), pp.334 - 346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary trans - anti -7,8,9,10-tetrahydroxy-7,8,9,10-tetrahydrobenzo( a )pyrene as the most relevant biomarker for assessing carcinogenic polycyclic aromatic hydrocarbons exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Choisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,387 +2453,387 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112 (1), pp.147 - 155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration des valeurs biologiques françaises en vue de la mise à disposition de valeurs biologiques d’interprétation pour la surveillance biologique des expositions professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Cointot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (4), pp.377 - 386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxac.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations de bonne pratique pour la surveillance biologique de l’exposition professionnelle aux agents chimiques (SBEP)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle au styrène : déterminants de l’exposition et recommandations de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fontaine</w:t>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2017.03.040⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (3), pp.262 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01516802v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of gaseous polycyclic aromatic hydrocarbon metabolites according to their specificity as biomarkers of occupational exposure: Selection of 2-hydroxyfluorene and 2-hydroxyphenanthrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,226 +2851,238 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 332, pp.185 - 194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle au styrène : déterminants de l’exposition et recommandations de prévention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Bonneterre</w:t>
+                <w:t xml:space="preserve">Recommandations de bonne pratique pour la surveillance biologique de l’exposition professionnelle aux agents chimiques (SBEP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia El Yamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.S34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2017.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904709v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01516802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a Database of Similar Exposure Groups: The Application of the Exporisq-HAP Database from 1995 to 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3055,266 +3091,266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique J. Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61 (4), pp.440 - 456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annweh/wxx017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations de bonne pratique pour la surveillance biologique de l’exposition professionnelle aux agents chimiques (SBEP) : recommandations de la Société française de médecine du travail, associée à la Société française de toxicologie analytique et à la Société de toxicologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia El Yamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (4), pp.351 - 376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxac.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the exposure functions of atmospheric polycyclic aromatic hydrocarbon mixtures in occupational environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3346,633 +3382,645 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique J. Bicout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 584-585, pp.1185 - 1197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.01.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary elimination kinetics of 3-hydroxybenzo(a)pyrene and 1-hydroxypyrene of workers in a prebake aluminum electrode production plant: Evaluation of diuresis correction methods for routine biological monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Lutier</w:t>
+                <w:t xml:space="preserve">Évaluation de l’état de santé, des risques professionnels toxiques et de l’exposition aux métaux d’une population de prothésistes dentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.02.035⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (6), pp.961 - 972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904513v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Dimensions of a Health Network Dedicated to Occupational and Work Related Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Le Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gilg Soit Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, pp.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12942-016-0063-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’état de santé, des risques professionnels toxiques et de l’exposition aux métaux d’une population de prothésistes dentaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Balducci</w:t>
+                <w:t xml:space="preserve">Urinary elimination kinetics of 3-hydroxybenzo(a)pyrene and 1-hydroxypyrene of workers in a prebake aluminum electrode production plant: Evaluation of diuresis correction methods for routine biological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique J. Bicout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.05.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.469-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904723v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance biologique des expositions professionnelles aux agents chimiques. Recommandation de bonne pratique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia El Yamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Références en santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146, pp.65-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance biologique de l’exposition au styrène dans différents secteurs industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3980,305 +4028,305 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montlevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77 (3), pp.483 - 484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of the formation of benzo[a]pyrene adducts to DNA in A549 lung cells exposed to mixtures of polycyclic aromatic hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35, pp.1 - 10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to polycyclic aromatic hydrocarbons: relations between atmospheric mixtures, urinary metabolites and sampling times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,2781 +4335,2781 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88 (8), pp.1119 - 1129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00420-015-1042-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de l’exposition des populations aux agents chimiques cancérogènes en milieu professionnel et environnemental : exemple des hydrocarbures aromatiques polycycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (4), pp.325-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation in vitro de la génotoxicité des hydrocarbures aromatiques polycycliques purs ou en mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Physiologically-Based Pharmacokinetic Modeling to Simulate the Profiles of 3-Hydroxybenzo(a)pyrene in Workers Exposed to Polycyclic Aromatic Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Heredia Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Urinary 3-Hydroxybenzo(a)pyrene and 1-Hydroxypyrene to Assess Exposure to Carcinogenic Polycyclic Aromatic Hydrocarbon Mixtures in Metallurgy Workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Laffitte-Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annhyg/meu004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of occupational exposure to metals by gas metal arc welding and risk management measures: A biomonitoring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodora Monssu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 231 (2), pp.135 - 141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Extreme Variety of Genotoxic Response to Benzo[a]pyrene in Three Different Human Cell Lines from Three Different Organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chopard-Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0078356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicokinetic of benzo[a]pyrene and fipronil in female green frogs (Pelophylax kl. esculentus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle A.M. Worms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Veyrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 161, pp.206 - 214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Occupational Inhalation Exposure to Concentration Peaks of Chemicals and Associated Health Risk Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bicout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annhyg/mes021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive routine method for urinary 3-hydroxybenzo[a]pyrene quantitation using liquid chromatography-fluorescence detection and automated off-line solid phase extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Barbeau</w:t>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in binary mixtures modulate the efficiency of benzo[a]pyrene to form DNA adducts in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Rajhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0an00428f⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 279 (1-3), pp.36 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903163v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in binary mixtures modulate the efficiency of benzo[a]pyrene to form DNA adducts in human cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Tarantini</w:t>
+                <w:t xml:space="preserve">Highly sensitive routine method for urinary 3-hydroxybenzo[a]pyrene quantitation using liquid chromatography-fluorescence detection and automated off-line solid phase extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 136 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0an00428f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01903180v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the chemical composition of organic extracts from environmental and industrial atmospheric samples on the genotoxicity of polycyclic aromatic hydrocarbons mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Blanche Personnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jafrezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 93 (5), pp.941-954. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02772248.2011.573621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00647632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Internal Kinetics of Benzo(a)pyrene and 3-Hydroxybenzo(a)pyrene Biomarker from Rat Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Heredia-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 122 (2), pp.275 - 287. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfr135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Time Profiles of Organic Solvent Concentrations for Occupational Exposure Assessment Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bicout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annhyg/meq090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions pour la surveillance biologique des expositions à des substances chimiques cancérogènes et la traçabilité des expositions en milieu professionnel. Textes des experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Sari-Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Conso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71, pp.233 - 241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-Hydroxypyrene and 3-hydroxybenzo[a]pyrene as biomarkers of exposure to PAH in various environmental exposure situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Deplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 408 (5), pp.1166 - 1173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.10.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical working tasks and determinants of exposure to bioaerosols and MVOC at composting facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Stoklov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 213 (5), pp.338 - 347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2010.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toxicokinetic study to elucidate 3-hydroxybenzo(a)pyrene atypical urinary excretion profile following intravenous injection of benzo(a)pyrene in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Heredia-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.n/a - n/a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jat.1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of DNA Adducts, DNA and RNA Oxidative Lesions, and 3-Hydroxybenzo( a )pyrene as Biomarkers of DNA Damage in Lung Following Intravenous Injection of the Parent Compound in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (7), pp.1207 - 1214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/tx100081p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contribution of DNA strand breaks and DNA adducts to the genotoxicity of benzo[a]pyrene as a pure compound and in complex mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 671 (1-2), pp.67 - 75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mrfmmm.2009.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence and Prevalence of Methicillin-Resistant Staphylococcus aureus Nasal Carriage Among Healthcare Workers in Geriatric Departments: Relevance to Preventive Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Scarnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Reine Mallaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Croize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (06), pp.456-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/502232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des polluants atmosphériques émis dans deux centres de stockage des ordures ménagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Anzivino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaëline Billeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, N°24 - 4ème Trimestre 2001, pp.38-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7071,176 +7119,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposures to Polycylic Aromatic Hydrocarbons (PAHs): A LC-MSE Label-Free Proteomic Analysis to Determine Protein Biomarkers of Effects in Rat Plasma,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Grenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Biological Monitoring in Occupational and Environmental Health, Next Generation Biomonitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human skin model to study the impact of ultraviolet radiation on skin permeation and metabolism of complex mixtures of polycyclic aromatic hydrocarbons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bourgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7299,552 +7347,552 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress on In Vitro Toxicology (ESTIV2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic Human Skin Model for the Understanding of Polycyclic Aromatic Hydrocarbons Cutaneous Absorption and Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bourgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Perspectives in Percutaneous Penetration Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of occupational exposure to styrene: determinants of exposure and risk management measures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using two different urinary biomarkers of benzo[a]pyrene to assess occupational exposure and individual cancer susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Hervé</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM), ICOH's Scientific Committee on Occupational Toxicology</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Biological Monitoring in Occupational and Environmental Health, ICOH's Scientific Committee on Occupational Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904994v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne von Koschembahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using two different urinary biomarkers of benzo[a]pyrene to assess occupational exposure and individual cancer susceptibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomonitoring of occupational exposure to styrene: determinants of exposure and risk management measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Barbeau</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Biological Monitoring in Occupational and Environmental Health, ICOH's Scientific Committee on Occupational Toxicology</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM), ICOH's Scientific Committee on Occupational Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904821v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling cancer risk associated to inhalation exposure to Polycyclic Aromatic Hydrocarbons in industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7886,346 +7934,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeen Congress of Epidemiology 2015 : Healthy Living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne von Koschembahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-T. Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Photobiology, 2017, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Urinary Toxicokinetic Approach For Human Biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Neely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of the Society of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Nouvelle Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing inhalation exposures from activity patterns and task-based monitoring data: a case study in laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique J. Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8240,100 +8288,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Occupational Hygiene Association (IOHA), international scientific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the best metabolites of gaseous Polycyclic Aromatic Hydrocarbons to perform occupational biomonitoring ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8361,100 +8409,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Congress of the European Societies of Toxicology (EUROTOX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling source functions of atmospheric PAHs in occupational environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8469,471 +8517,471 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Modern Principles for Air Monitoring and Biomonitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling patterns of occupational exposure to formaldehyde for chronic health risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bicout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Modern Principles for Air Monitoring and Biomonitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of occupational exposure to PAHs and benzene at vehicle repair shops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukari Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Modern Principles for Air Monitoring and Biomonitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of occupational exposure to PAHs and benzene at vehicle repair shops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukari Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biological Monitoring (ISBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux hydrocarbures aromatiques polycycliques pendant l’application de bitumes lors de chantiers routiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8948,113 +8996,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Franco-Suisses de Médecine et Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational Exposure To Polycyclic Aromatic Hydrocarbons (PAHs) during Bitumen application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9069,316 +9117,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM), ICOH's Scientific Committee on Occupational Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of physiologically-based pharmacokinetic modeling to simulate the time course of 3-hydroxy benzo(a)pyrene metabolite in workers exposed to polycyclic aromatic hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Heredia-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques Chimiques dans le secteur des Cytotoxiques d’un Groupe Hospitalier de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Carvin-Metsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Franco-Suisses de Médecine et Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of exposure to chromium, nickel and manganese during gas metal arc welding (GMAW)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montlevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9393,678 +9441,678 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM), ICOH's Scientific Committee on Occupational Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary profile of monohydroxylated metabolites of polycyclic aromatic hydrocarbons in different indsutrial activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Congress on Occupational Health ICOH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal exposure among French adults from the French Nutrition and Health Survey (ENNS 2006-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fréry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Falquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Exposure Science, ISES, Environmental and Occupational Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seatle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling inhalation exposure to concentration peaks of chemicals and healh risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bicout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational Hygiene Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the genotoxicity of atmospheric PAHs in cultured cells from target organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chopard-Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Congress of European Societies of Toxicology EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the internal kinetics of benzo(a)pyrene and 3-hydroxybenzo(a)pyrene biomarker from rat data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Heredia-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Congress of European Societies of Toxicology EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of PAH carcinogenic exposure using urinary 3-hydroxybenzo[a]pyrene instead of 1-hydroxypyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10092,238 +10140,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Congress of European Societies of Toxicology EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’exposition professionnelle des prothésistes ongulaires aux méthacrylates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dessalces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Sospedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées Franco-Suisses de Médecine et Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’exposition aux hydrocarbures aromatiques polycycliques de ramoneurs bas-rhinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Mercatoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Tondini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10338,254 +10386,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées Franco-Suisses de Médecine et Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicokinetic considerations in using a suite of markers to better understand occupational health risk from PAH exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the time profiles of organic solvent concentrations for occupational exposure assessment in anatomic laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Occupational Hygiene Society (BOHS) in Occupational Hygiene Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Harrogate, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10595,203 +10643,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposures to Polycylic Aromatic Hydrocarbons (PAHs): A LC-MSE Label-Free Proteomic Analysis to Determine Effect Biomarkers in Rat Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgoin-Voillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARET SFTG STCM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of solar UV radiation on the genotoxicity of polycyclic aromatic hydrocarbon in skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Von Koschembahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10823,159 +10871,159 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light &amp; Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génotoxicité des hydrocarbures aromatiques polycycliques : nature des lésions de l’ADN, rôle du type cellulaire et effets de mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française de Toxicologie Génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10985,197 +11033,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la santé de l’environnement à la santé humaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bouzeghour et R. Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.202-203, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 14. De la santé de l’environnement à la santé humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à l’échelle de la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 364, CNRS Editions, pp.262 - 263, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11185,1071 +11233,1071 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert appraisal on recommending occupational exposure limits for chemical agents. Assessment of health effects at the workplace for endotoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANSES. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) par voie respiratoire pour les particules de l’air ambiant extérieur - Recommandation de VTR long terme pour les PM2,5 et extrapolation aux PM10 - Elaboration et recommandation de VTR court terme pour les PM2,5 et les PM10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Autosaisine n°2019-SA-0198, Anses. 2024, 518 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04793292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) - Élaboration de VTR pour la palytoxine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Bisson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2021-SA-0212, Anses. 2023, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04170103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) par voie respiratoire pour les particules de l’air ambiant extérieur - Recommandation de VTR long terme pour les PM2,5 et extrapolation aux PM10 - Faisabilité d’élaboration de VTR pour le carbone suie et pour les particules ultrafines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Autosaisine n°2019-SA-0198, Anses. 2023, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04161566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de VTR long terme et cancérogène sans seuil par voie respiratoire pour le 1,3-butadiène (CAS n°106-99-0) - Rapport révisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2019-SA-0073, Anses. 2023, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04337240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) - Elaboration de VTR par voie respiratoire pour l’acroléine (CAS n°107-02-8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Botineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Autosaisine n°2021-MPEX-0149, Anses. 2022, 91 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04071363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration de VTR chronique par voie respiratoire pour le 1,3-butadiène (CAS n°106-99-0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0073, Anses. 2021, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03652609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) - Elaboration de VTR par voie respiratoire pour l’acroléine (CAS n°107-02-8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Autosaisine n°2018-SA-0205, Anses. 2020, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04304665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des effets sur la santé pour le dioxyde de titane sous forme nanométrique (nTiO2, P25) CAS N° 13463-67-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2019-SA-0109 - VLEP TiO2-NP, Anses. 2020, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03892324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12259,114 +12307,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation, propagation and control of quantized vortices and dark solitons in polariton superfluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Sorbonne Université, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03147158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId328"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12513,51 +12561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Souki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Amosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121653" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lerario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hograindleur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montlevier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.01.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V Koniakhin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pigeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.XX.XXXXXX" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Medeiros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.041028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne von Koschembahr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Youssef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02650-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02504-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.12.058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maugard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ozenfant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-019-0166-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2329-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.399" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33031-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anselmetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tanno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.415" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1211" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bodson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.410" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lemaitre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.311" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herv&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.12.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lutier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.12.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sissoko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cointot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pilli&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.06.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01516802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.03.040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903071v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.03.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.01.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.05.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.182" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.02.035" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Persoons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.05.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.295" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869592v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Genies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jullien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Revol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.05.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NH8WJ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1042-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Heredia Ortiz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bouchard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102570" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laffitte-Rigaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/meu004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arnoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Monssu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Culi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.09.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chopard-Lallier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078356" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A.M. Worms" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Veyrenc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.10.029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H2593KH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903142v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an00428f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Rajhi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2010.09.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-797JSD9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647632v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Personnaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jafrezzo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2011.573621" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Heredia-Ortiz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfr135" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903155v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/meq090" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905335v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sari-Minodier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeandel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.10.073" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2XVXJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Stoklov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perdrix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2010.06.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01ZTB3LS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1511" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B57MZDW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx100081p" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903200v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrfmmm.2009.08.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1M3NF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067348v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Scarnato" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Mallaret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Croize" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502232" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180578v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Asta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;line Billeret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1403" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837846v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy El Hajjar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904963v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Leccia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904994v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904829v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Leccia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Giot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904839v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Neely" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905005v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904842v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905026v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905041v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukari Elisabeth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905078v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904848v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N'Guyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904846v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904850v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905121v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vianey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carvin-Metsu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baumann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905093v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905137v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904856v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Saoudi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zeghnoun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Falquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904857v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904853v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905175v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905225v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dessalces" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sospedra" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guichard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905198v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mercatoris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rocher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tondini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905244v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905251v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837840v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Von Koschembahr" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567978v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923247v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998837v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04793292v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170103v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161566v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vincent" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04337240v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04071363v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botineau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03652609v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04304665v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03892324v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147158v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Souki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Amosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121653" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V Koniakhin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pigeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lerario" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.XX.XXXXXX" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hograindleur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montlevier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.01.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Medeiros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.041028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne von Koschembahr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Youssef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02650-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02504-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.12.058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maugard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ozenfant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-019-0166-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calissi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33031-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anselmetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tanno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.415" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FPGPQN2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2329-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.399" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bodson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.410" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lemaitre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.311" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.12.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTS0MB8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lutier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.12.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sissoko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cointot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pilli&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.06.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.01.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903071v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.03.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM1KSQGQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01516802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.03.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.05.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.182" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTHNW2J5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Persoons" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.05.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904513v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.02.035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.295" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Genies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jullien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Revol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.05.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NH8WJ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1042-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904799v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Heredia Ortiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bouchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laffitte-Rigaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/meu004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arnoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Monssu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Culi&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.09.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chopard-Lallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078356" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A.M. Worms" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Veyrenc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.10.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H2593KH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903142v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes021" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Rajhi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2010.09.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-797JSD9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an00428f" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647632v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Personnaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jafrezzo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2011.573621" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903150v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Heredia-Ortiz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfr135" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903155v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/meq090" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sari-Minodier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeandel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.10.073" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2XVXJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Stoklov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perdrix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2010.06.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01ZTB3LS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903188v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1511" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B57MZDW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx100081p" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrfmmm.2009.08.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1M3NF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Scarnato" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Mallaret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Croize" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502232" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180578v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Asta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;line Billeret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1403" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837846v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy El Hajjar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Leccia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904821v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904829v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904994v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567971v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Leccia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Giot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904839v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Neely" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905005v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904842v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905060v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905041v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukari Elisabeth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904848v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N'Guyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904846v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905121v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vianey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carvin-Metsu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baumann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905093v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905137v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Saoudi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zeghnoun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Falquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905175v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905225v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dessalces" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sospedra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guichard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mercatoris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rocher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tondini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905244v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905251v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837840v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567993v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Von Koschembahr" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567978v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923247v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904747v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998837v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04793292v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170103v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161566v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vincent" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04337240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04071363v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botineau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03652609v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04304665v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03892324v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147158v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>