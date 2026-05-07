--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -1289,1784 +1289,1784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urinary trans - anti -7,8,9,10-tetrahydroxy-7,8,9,10-tetrahydrobenzo( a )pyrene as the most relevant biomarker for assessing carcinogenic polycyclic aromatic hydrocarbons exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Calissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bourgart</w:t>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33031-8⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (1), pp.147 - 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903708v1</w:t>
+                <w:t xml:space="preserve">hal-01903042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une valeur limite biologique (VLB) du chrome urinaire dans une aciérie inoxydable</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne von Koschembahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bourgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.415⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33031-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062809v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of styrene occupational exposures: Biomarkers and determinants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’une valeur limite biologique (VLB) du chrome urinaire dans une aciérie inoxydable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anselmetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Tanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1211⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.373-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01903047v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic human skin model to study benzo[a]pyrene cutaneous absorption in order to determine the most relevant biomarker for carcinogenic exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bourgart</w:t>
+                <w:t xml:space="preserve">Biomonitoring of styrene occupational exposures: Biomarkers and determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Barbeau</w:t>
+                <w:t xml:space="preserve">Justine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Montlevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-018-2329-2⟩</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903702v1</w:t>
+                <w:t xml:space="preserve">hal-01903047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle (SBEP) aux HAP dans le secteur du raffinage du pétrole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Persoons</w:t>
+                <w:t xml:space="preserve">A realistic human skin model to study benzo[a]pyrene cutaneous absorption in order to determine the most relevant biomarker for carcinogenic exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bourgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Montlevier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne von Koschembahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-018-2329-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.399⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02062812v1</w:t>
+                <w:t xml:space="preserve">hal-01903702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques sanitaires dans le secteur de la réhabilitation des sites et sols pollués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle (SBEP) aux HAP dans le secteur du raffinage du pétrole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hograindleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Montlevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.371-372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.410⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062813v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés aux plaintes rachidiennes des étudiants hospitaliers en médecine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des risques sanitaires dans le secteur de la réhabilitation des sites et sols pollués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Pelissier</w:t>
+                <w:t xml:space="preserve">Eric Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Lemaitre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Maitre</w:t>
+                <w:t xml:space="preserve">Arthur Bodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.354-355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.311⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.371-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062806v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exporisq-HAP database: 20 years of monitoring French occupational exposure to polycyclic aromatic hydrocarbon mixtures and identification of exposure determinants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs associés aux plaintes rachidiennes des étudiants hospitaliers en médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vercherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Montlevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.12.008⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.354-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01903051v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary trans - anti -7,8,9,10-tetrahydroxy-7,8,9,10-tetrahydrobenzo( a )pyrene as the most relevant biomarker for assessing carcinogenic polycyclic aromatic hydrocarbons exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Barbeau</w:t>
+                <w:t xml:space="preserve">Exporisq-HAP database: 20 years of monitoring French occupational exposure to polycyclic aromatic hydrocarbon mixtures and identification of exposure determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lutier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Persoons</w:t>
+                <w:t xml:space="preserve">Claire Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Montlevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (2), pp.334 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2017.12.012⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903042v1</w:t>
+                <w:t xml:space="preserve">hal-01903051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration des valeurs biologiques françaises en vue de la mise à disposition de valeurs biologiques d’interprétation pour la surveillance biologique des expositions professionnelles</w:t>
+                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle au styrène : déterminants de l’exposition et recommandations de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Sissoko</w:t>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Brunet</w:t>
+                <w:t xml:space="preserve">C. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Cointot</w:t>
+                <w:t xml:space="preserve">M. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pillière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Maitre</w:t>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (4), pp.377 - 386. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (3), pp.262 - 271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2017.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794438v1</w:t>
+                <w:t xml:space="preserve">hal-01904709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle au styrène : déterminants de l’exposition et recommandations de prévention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Richard</w:t>
+                <w:t xml:space="preserve">Comparison of gaseous polycyclic aromatic hydrocarbon metabolites according to their specificity as biomarkers of occupational exposure: Selection of 2-hydroxyfluorene and 2-hydroxyphenanthrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 332, pp.185 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904709v1</w:t>
+                <w:t xml:space="preserve">hal-01903071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of gaseous polycyclic aromatic hydrocarbon metabolites according to their specificity as biomarkers of occupational exposure: Selection of 2-hydroxyfluorene and 2-hydroxyphenanthrene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Recommandations de bonne pratique pour la surveillance biologique de l’exposition professionnelle aux agents chimiques (SBEP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia El Yamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.03.011⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.S34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2017.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01903071v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01516802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations de bonne pratique pour la surveillance biologique de l’exposition professionnelle aux agents chimiques (SBEP)</w:t>
+                <w:t xml:space="preserve">Élaboration des valeurs biologiques françaises en vue de la mise à disposition de valeurs biologiques d’interprétation pour la surveillance biologique des expositions professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Nisse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Fatoumata Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia El Yamani</w:t>
+                <w:t xml:space="preserve">Marie-Laure Cointot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fontaine</w:t>
+                <w:t xml:space="preserve">Florence Pillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 29 (2), pp.S34. </w:t>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.377 - 386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2017.03.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01516802v1</w:t>
+                <w:t xml:space="preserve">hal-01794438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a Database of Similar Exposure Groups: The Application of the Exporisq-HAP Database from 1995 to 2015</w:t>
               </w:r>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61 (4), pp.440 - 456. </w:t>
@@ -3186,90 +3186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations de bonne pratique pour la surveillance biologique de l’exposition professionnelle aux agents chimiques (SBEP) : recommandations de la Société française de médecine du travail, associée à la Société française de toxicologie analytique et à la Société de toxicologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia El Yamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3443,877 +3443,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’état de santé, des risques professionnels toxiques et de l’exposition aux métaux d’une population de prothésistes dentaires</w:t>
+                <w:t xml:space="preserve">Inhibition of the formation of benzo[a]pyrene adducts to DNA in A549 lung cells exposed to mixtures of polycyclic aromatic hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moins</w:t>
+                <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Persoons</w:t>
+                <w:t xml:space="preserve">Amandine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barbeau</w:t>
+                <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Balducci</w:t>
+                <w:t xml:space="preserve">Morgane Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 77 (6), pp.961 - 972. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904723v1</w:t>
+                <w:t xml:space="preserve">hal-01869592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Dimensions of a Health Network Dedicated to Occupational and Work Related Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Aubert</w:t>
+                <w:t xml:space="preserve">Surveillance biologique de l’exposition au styrène dans différents secteurs industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Montlevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-016-0063-7⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (3), pp.483 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471477v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary elimination kinetics of 3-hydroxybenzo(a)pyrene and 1-hydroxypyrene of workers in a prebake aluminum electrode production plant: Evaluation of diuresis correction methods for routine biological monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Marques</w:t>
+                <w:t xml:space="preserve">Surveillance biologique des expositions professionnelles aux agents chimiques. Recommandation de bonne pratique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia El Yamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Références en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.65-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904513v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance biologique des expositions professionnelles aux agents chimiques. Recommandation de bonne pratique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mounia El Yamani</w:t>
+                <w:t xml:space="preserve">Urinary elimination kinetics of 3-hydroxybenzo(a)pyrene and 1-hydroxypyrene of workers in a prebake aluminum electrode production plant: Evaluation of diuresis correction methods for routine biological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique J. Bicout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Références en santé au travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.469-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.02.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904788v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance biologique de l’exposition au styrène dans différents secteurs industriels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Herve</w:t>
+                <w:t xml:space="preserve">Geographic Dimensions of a Health Network Dedicated to Occupational and Work Related Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Le Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gilg Soit Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.295⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-016-0063-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903743v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of the formation of benzo[a]pyrene adducts to DNA in A549 lung cells exposed to mixtures of polycyclic aromatic hydrocarbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l’état de santé, des risques professionnels toxiques et de l’exposition aux métaux d’une population de prothésistes dentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Jullien</w:t>
+                <w:t xml:space="preserve">L. Moins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
+                <w:t xml:space="preserve">R. Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Revol</w:t>
+                <w:t xml:space="preserve">D. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (6), pp.961 - 972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01869592v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to polycyclic aromatic hydrocarbons: relations between atmospheric mixtures, urinary metabolites and sampling times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,701 +4384,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de l’exposition des populations aux agents chimiques cancérogènes en milieu professionnel et environnemental : exemple des hydrocarbures aromatiques polycycliques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of occupational exposure to metals by gas metal arc welding and risk management measures: A biomonitoring study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodora Monssu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 231 (2), pp.135 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904799v1</w:t>
+                <w:t xml:space="preserve">hal-01903096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation in vitro de la génotoxicité des hydrocarbures aromatiques polycycliques purs ou en mélange</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance de l’exposition des populations aux agents chimiques cancérogènes en milieu professionnel et environnemental : exemple des hydrocarbures aromatiques polycycliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.325-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869687v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Physiologically-Based Pharmacokinetic Modeling to Simulate the Profiles of 3-Hydroxybenzo(a)pyrene in Workers Exposed to Polycyclic Aromatic Hydrocarbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Heredia Ortiz</w:t>
+                <w:t xml:space="preserve">Evaluation in vitro de la génotoxicité des hydrocarbures aromatiques polycycliques purs ou en mélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Tarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903107v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Urinary 3-Hydroxybenzo(a)pyrene and 1-Hydroxypyrene to Assess Exposure to Carcinogenic Polycyclic Aromatic Hydrocarbon Mixtures in Metallurgy Workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Use of Physiologically-Based Pharmacokinetic Modeling to Simulate the Profiles of 3-Hydroxybenzo(a)pyrene in Workers Exposed to Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Heredia Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Laffitte-Rigaud</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annhyg/meu004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903124v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of occupational exposure to metals by gas metal arc welding and risk management measures: A biomonitoring study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of Urinary 3-Hydroxybenzo(a)pyrene and 1-Hydroxypyrene to Assess Exposure to Carcinogenic Polycyclic Aromatic Hydrocarbon Mixtures in Metallurgy Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Culié</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Roche</w:t>
+                <w:t xml:space="preserve">Gilbert Laffitte-Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 231 (2), pp.135 - 141. </w:t>
+              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2014.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annhyg/meu004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903096v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Extreme Variety of Genotoxic Response to Benzo[a]pyrene in Three Different Human Cell Lines from Three Different Organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chopard-Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5373,645 +5373,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in binary mixtures modulate the efficiency of benzo[a]pyrene to form DNA adducts in human cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Tarantini</w:t>
+                <w:t xml:space="preserve">Modelling the Time Profiles of Organic Solvent Concentrations for Occupational Exposure Assessment Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bicout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annhyg/meq090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903180v1</w:t>
+                <w:t xml:space="preserve">hal-01903155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive routine method for urinary 3-hydroxybenzo[a]pyrene quantitation using liquid chromatography-fluorescence detection and automated off-line solid phase extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Barbeau</w:t>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in binary mixtures modulate the efficiency of benzo[a]pyrene to form DNA adducts in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Rajhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 279 (1-3), pp.36 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0an00428f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01903163v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the chemical composition of organic extracts from environmental and industrial atmospheric samples on the genotoxicity of polycyclic aromatic hydrocarbons mixtures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly sensitive routine method for urinary 3-hydroxybenzo[a]pyrene quantitation using liquid chromatography-fluorescence detection and automated off-line solid phase extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02772248.2011.573621⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 136 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0an00428f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00647632v1</w:t>
+                <w:t xml:space="preserve">hal-01903163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Internal Kinetics of Benzo(a)pyrene and 3-Hydroxybenzo(a)pyrene Biomarker from Rat Data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the chemical composition of organic extracts from environmental and industrial atmospheric samples on the genotoxicity of polycyclic aromatic hydrocarbons mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Tarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Blanche Personnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jafrezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfr135⟩</w:t>
+              <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (5), pp.941-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02772248.2011.573621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903150v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00647632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Time Profiles of Organic Solvent Concentrations for Occupational Exposure Assessment Purposes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Persoons</w:t>
+                <w:t xml:space="preserve">Modeling of the Internal Kinetics of Benzo(a)pyrene and 3-Hydroxybenzo(a)pyrene Biomarker from Rat Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Heredia-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Desvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bicout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 122 (2), pp.275 - 287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annhyg/meq090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfr135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903155v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions pour la surveillance biologique des expositions à des substances chimiques cancérogènes et la traçabilité des expositions en milieu professionnel. Textes des experts</w:t>
               </w:r>
@@ -6023,100 +6023,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Sari-Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Conso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71, pp.233 - 241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905335v1</w:t>
@@ -6428,77 +6428,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toxicokinetic study to elucidate 3-hydroxybenzo(a)pyrene atypical urinary excretion profile following intravenous injection of benzo(a)pyrene in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Heredia-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6557,103 +6557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of DNA Adducts, DNA and RNA Oxidative Lesions, and 3-Hydroxybenzo( a )pyrene as Biomarkers of DNA Damage in Lung Following Intravenous Injection of the Parent Compound in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (7), pp.1207 - 1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6687,77 +6687,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contribution of DNA strand breaks and DNA adducts to the genotoxicity of benzo[a]pyrene as a pure compound and in complex mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7252,894 +7252,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human skin model to study the impact of ultraviolet radiation on skin permeation and metabolism of complex mixtures of polycyclic aromatic hydrocarbons.</w:t>
+                <w:t xml:space="preserve">Realistic Human Skin Model for the Understanding of Polycyclic Aromatic Hydrocarbons Cutaneous Absorption and Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bourgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Persoons</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on In Vitro Toxicology (ESTIV2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">16th Perspectives in Percutaneous Penetration Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904963v1</w:t>
+                <w:t xml:space="preserve">hal-01904976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Human Skin Model for the Understanding of Polycyclic Aromatic Hydrocarbons Cutaneous Absorption and Metabolism</w:t>
+                <w:t xml:space="preserve">Human skin model to study the impact of ultraviolet radiation on skin permeation and metabolism of complex mixtures of polycyclic aromatic hydrocarbons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bourgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne von Koschembahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Perspectives in Percutaneous Penetration Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">20th International Congress on In Vitro Toxicology (ESTIV2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904976v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using two different urinary biomarkers of benzo[a]pyrene to assess occupational exposure and individual cancer susceptibility</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne von Koschembahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Biological Monitoring in Occupational and Environmental Health, ICOH's Scientific Committee on Occupational Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Naples, Italy</w:t>
+              <w:t xml:space="preserve">17th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Photobiology, 2017, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904821v1</w:t>
+                <w:t xml:space="preserve">hal-02567971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin explants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using two different urinary biomarkers of benzo[a]pyrene to assess occupational exposure and individual cancer susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douki</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Pise, Italy</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Biological Monitoring in Occupational and Environmental Health, ICOH's Scientific Committee on Occupational Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904829v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of occupational exposure to styrene: determinants of exposure and risk management measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Richard</w:t>
+                <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne von Koschembahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM), ICOH's Scientific Committee on Occupational Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Naples, Italy</w:t>
+              <w:t xml:space="preserve">17th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904994v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling cancer risk associated to inhalation exposure to Polycyclic Aromatic Hydrocarbons in industries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Persoons</w:t>
+                <w:t xml:space="preserve">Biomonitoring of occupational exposure to styrene: determinants of exposure and risk management measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europeen Congress of Epidemiology 2015 : Healthy Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM), ICOH's Scientific Committee on Occupational Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905013v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar simulated light exposure alters metabolization and genotoxicity induced by benzo[a]pyrene in human skin explants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling cancer risk associated to inhalation exposure to Polycyclic Aromatic Hydrocarbons in industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique J. Bicout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Photobiology, 2017, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Europeen Congress of Epidemiology 2015 : Healthy Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567971v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Urinary Toxicokinetic Approach For Human Biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Neely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8324,64 +8324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the best metabolites of gaseous Polycyclic Aromatic Hydrocarbons to perform occupational biomonitoring ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8687,64 +8687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukari Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8780,329 +8780,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of occupational exposure to PAHs and benzene at vehicle repair shops</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risques Chimiques dans le secteur des Cytotoxiques d’un Groupe Hospitalier de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vianey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Carvin-Metsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biological Monitoring (ISBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">25èmes Journées Franco-Suisses de Médecine et Santé au Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905078v1</w:t>
+                <w:t xml:space="preserve">hal-01905121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux hydrocarbures aromatiques polycycliques pendant l’application de bitumes lors de chantiers routiers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of exposure to chromium, nickel and manganese during gas metal arc welding (GMAW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Montlevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Franco-Suisses de Médecine et Santé au Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM), ICOH's Scientific Committee on Occupational Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904848v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational Exposure To Polycyclic Aromatic Hydrocarbons (PAHs) during Bitumen application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9117,411 +9100,428 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM), ICOH's Scientific Committee on Occupational Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of physiologically-based pharmacokinetic modeling to simulate the time course of 3-hydroxy benzo(a)pyrene metabolite in workers exposed to polycyclic aromatic hydrocarbons</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomonitoring of occupational exposure to PAHs and benzene at vehicle repair shops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukari Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Biological Monitoring (ISBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904850v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques Chimiques dans le secteur des Cytotoxiques d’un Groupe Hospitalier de Grenoble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition aux hydrocarbures aromatiques polycycliques pendant l’application de bitumes lors de chantiers routiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vianey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Maitre</w:t>
+                <w:t xml:space="preserve">Tu N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Franco-Suisses de Médecine et Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905121v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of exposure to chromium, nickel and manganese during gas metal arc welding (GMAW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Persoons</w:t>
+                <w:t xml:space="preserve">Use of physiologically-based pharmacokinetic modeling to simulate the time course of 3-hydroxy benzo(a)pyrene metabolite in workers exposed to polycyclic aromatic hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Heredia-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Arnoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Maitre</w:t>
+                <w:t xml:space="preserve">Michèle Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM), ICOH's Scientific Committee on Occupational Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Society of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905093v1</w:t>
+                <w:t xml:space="preserve">hal-01904850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary profile of monohydroxylated metabolites of polycyclic aromatic hydrocarbons in different indsutrial activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9628,51 +9628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fréry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9822,90 +9822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the genotoxicity of atmospheric PAHs in cultured cells from target organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chopard-Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9947,90 +9947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the internal kinetics of benzo(a)pyrene and 3-hydroxybenzo(a)pyrene biomarker from rat data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Heredia-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10068,51 +10068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of PAH carcinogenic exposure using urinary 3-hydroxybenzo[a]pyrene instead of 1-hydroxypyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10422,77 +10422,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicokinetic considerations in using a suite of markers to better understand occupational health risk from PAH exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10782,51 +10782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of solar UV radiation on the genotoxicity of polycyclic aromatic hydrocarbon in skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Von Koschembahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10907,77 +10907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génotoxicité des hydrocarbures aromatiques polycycliques : nature des lésions de l’ADN, rôle du type cellulaire et effets de mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11429,393 +11429,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04793292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) - Élaboration de VTR pour la palytoxine.</w:t>
+                <w:t xml:space="preserve">Elaboration de VTR long terme et cancérogène sans seuil par voie respiratoire pour le 1,3-butadiène (CAS n°106-99-0) - Rapport révisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Belzunces</w:t>
+                <w:t xml:space="preserve">Raymond Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2021-SA-0212, Anses. 2023, 68 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n°2019-SA-0073, Anses. 2023, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04170103v1</w:t>
+                <w:t xml:space="preserve">anses-04337240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) par voie respiratoire pour les particules de l’air ambiant extérieur - Recommandation de VTR long terme pour les PM2,5 et extrapolation aux PM10 - Faisabilité d’élaboration de VTR pour le carbone suie et pour les particules ultrafines</w:t>
+                <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) - Élaboration de VTR pour la palytoxine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michèle Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2021-SA-0212, Anses. 2023, 68 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Baril</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-04161566v1</w:t>
+                <w:t xml:space="preserve">anses-04170103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de VTR long terme et cancérogène sans seuil par voie respiratoire pour le 1,3-butadiène (CAS n°106-99-0) - Rapport révisé</w:t>
+                <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) par voie respiratoire pour les particules de l’air ambiant extérieur - Recommandation de VTR long terme pour les PM2,5 et extrapolation aux PM10 - Faisabilité d’élaboration de VTR pour le carbone suie et pour les particules ultrafines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Vincent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2019-SA-0073, Anses. 2023, 87 p</w:t>
+              <w:t xml:space="preserve">[0] Autosaisine n°2019-SA-0198, Anses. 2023, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04337240v1</w:t>
+                <w:t xml:space="preserve">anses-04161566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) - Elaboration de VTR par voie respiratoire pour l’acroléine (CAS n°107-02-8)</w:t>
               </w:r>
@@ -11827,64 +11827,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Botineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11936,90 +11936,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration de VTR chronique par voie respiratoire pour le 1,3-butadiène (CAS n°106-99-0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0073, Anses. 2021, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12039,271 +12039,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03652609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) - Elaboration de VTR par voie respiratoire pour l’acroléine (CAS n°107-02-8)</w:t>
+                <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des effets sur la santé pour le dioxyde de titane sous forme nanométrique (nTiO2, P25) CAS N° 13463-67-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Bisson</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Autosaisine n°2018-SA-0205, Anses. 2020, 80 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2019-SA-0109 - VLEP TiO2-NP, Anses. 2020, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04304665v1</w:t>
+                <w:t xml:space="preserve">anses-03892324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des effets sur la santé pour le dioxyde de titane sous forme nanométrique (nTiO2, P25) CAS N° 13463-67-7</w:t>
+                <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) - Elaboration de VTR par voie respiratoire pour l’acroléine (CAS n°107-02-8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Vincent</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michèle Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Autosaisine n°2018-SA-0205, Anses. 2020, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Bisson</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-03892324v1</w:t>
+                <w:t xml:space="preserve">anses-04304665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12561,51 +12561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Souki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Amosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121653" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V Koniakhin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pigeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lerario" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.XX.XXXXXX" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hograindleur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montlevier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.01.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Medeiros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.041028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne von Koschembahr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Youssef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02650-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02504-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.12.058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maugard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ozenfant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-019-0166-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calissi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33031-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anselmetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tanno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.415" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FPGPQN2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2329-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.399" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bodson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.410" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lemaitre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.311" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.12.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTS0MB8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lutier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.12.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sissoko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cointot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pilli&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.06.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.01.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903071v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.03.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM1KSQGQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01516802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.03.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.05.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.182" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTHNW2J5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Persoons" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.05.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904513v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.02.035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.295" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Genies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jullien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Revol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.05.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NH8WJ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1042-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904799v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Heredia Ortiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bouchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laffitte-Rigaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/meu004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arnoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Monssu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Culi&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.09.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chopard-Lallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078356" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A.M. Worms" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Veyrenc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.10.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H2593KH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903142v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes021" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Rajhi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2010.09.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-797JSD9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an00428f" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647632v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Personnaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jafrezzo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2011.573621" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903150v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Heredia-Ortiz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfr135" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903155v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/meq090" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sari-Minodier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeandel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.10.073" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2XVXJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Stoklov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perdrix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2010.06.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01ZTB3LS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903188v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1511" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B57MZDW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx100081p" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrfmmm.2009.08.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1M3NF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Scarnato" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Mallaret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Croize" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502232" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180578v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Asta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;line Billeret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1403" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837846v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy El Hajjar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Leccia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904821v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904829v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904994v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567971v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Leccia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Giot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904839v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Neely" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905005v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904842v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905060v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905041v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukari Elisabeth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904848v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N'Guyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904846v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905121v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vianey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carvin-Metsu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baumann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905093v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905137v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Saoudi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zeghnoun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Falquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905175v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905225v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dessalces" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sospedra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guichard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mercatoris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rocher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tondini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905244v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905251v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837840v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567993v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Von Koschembahr" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567978v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923247v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904747v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998837v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04793292v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170103v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161566v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vincent" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04337240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04071363v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botineau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03652609v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04304665v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03892324v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147158v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Souki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Amosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Genet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121653" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V Koniakhin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pigeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lerario" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.XX.XXXXXX" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hograindleur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montlevier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.01.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Medeiros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.041028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne von Koschembahr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Youssef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02650-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02504-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.12.058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maugard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ozenfant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-019-0166-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lutier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.12.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calissi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33031-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anselmetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tanno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.415" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1211" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FPGPQN2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2329-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.399" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bodson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.410" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lemaitre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herv&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.12.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTS0MB8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.01.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.03.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM1KSQGQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01516802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.03.040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sissoko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cointot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pilli&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.06.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.05.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.182" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTHNW2J5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869592v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Genies" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jullien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefebvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Revol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.05.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24NH8WJ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903743v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.295" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.02.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Persoons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.05.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1042-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arnoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Monssu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Culi&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.09.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904799v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Heredia Ortiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafontaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bouchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102570" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laffitte-Rigaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/meu004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chopard-Lallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078356" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A.M. Worms" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Veyrenc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.10.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H2593KH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903142v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes021" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903155v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/meq090" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Rajhi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2010.09.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-797JSD9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903163v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an00428f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647632v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Personnaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jafrezzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2011.573621" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Heredia-Ortiz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfr135" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Sari-Minodier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeandel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deplanque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.10.073" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2XVXJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Stoklov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perdrix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2010.06.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01ZTB3LS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903188v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1511" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B57MZDW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx100081p" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrfmmm.2009.08.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1M3NF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Scarnato" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Mallaret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Croize" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502232" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180578v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Asta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;line Billeret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1403" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837846v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgoin-Voillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy El Hajjar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michelland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904976v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Leccia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Leccia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Giot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904821v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904994v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905013v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904839v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Neely" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905005v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904842v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905026v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905060v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905041v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukari Elisabeth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905121v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vianey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carvin-Metsu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baumann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905093v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904846v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N'Guyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905078v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904848v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905137v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Saoudi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zeghnoun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Falquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905175v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905225v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dessalces" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sospedra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guichard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mercatoris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rocher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tondini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905244v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905251v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837840v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567993v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Von Koschembahr" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567978v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923247v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904747v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998837v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04793292v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04337240v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vincent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170103v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161566v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04071363v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botineau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03652609v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03892324v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04304665v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147158v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>