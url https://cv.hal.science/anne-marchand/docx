--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des fonctionnaires sous les années Mitterrand. Lutte pour la création d’un CHS au sein d’un bâtiment amianté</w:t>
+                <w:t xml:space="preserve">Urologists have a duty to think about occupational urinary cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
+                <w:t xml:space="preserve">Priscilla Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Bécot</w:t>
+                <w:t xml:space="preserve">Benoît Carini-Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Comer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.159.0111⟩</w:t>
+              <w:t xml:space="preserve">The French Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), pp.102608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fjurol.2024.102608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04318654v1</w:t>
+                <w:t xml:space="preserve">hal-05106261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urologists have a duty to think about occupational urinary cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La santé des fonctionnaires sous les années Mitterrand. Lutte pour la création d’un CHS au sein d’un bâtiment amianté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Leon</w:t>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Carini-Belloni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The French Journal of Urology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (4), pp.102608. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (159), pp.111-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fjurol.2024.102608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.159.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106261v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineurs étrangers, apprentis de tous les risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -426,51 +426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibiliser les jeunes apprentis à la prévention des cancers professionnels : l’intérêt du détour par l’allergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tadeo Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -521,103 +521,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctionnaires, victimes silencieuses du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 121</w:t>
@@ -646,90 +646,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épidémiologie paritaire ? Outils, savoirs et luttes de définitions relatifs à la santé au travail des fonctionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir les risques du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -858,77 +858,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour un décloisonnement scientifique de la santé au travail et de la santé environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121 (1), pp.5-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -975,64 +975,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et environnement : les traces d’une relation à haut risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Sur les traces de la santé environnementale, 1 (58), pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1079,51 +1079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancers professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Primerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schweitzer, Les inspectrices du travail (1878-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Philosopher en féministes, 31 (2), pp.250-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1235,51 +1235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les cancers du travail échappent à la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102 (2), pp.103-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1339,51 +1339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restivo Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1443,51 +1443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail tue… lentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Droits entravés, droits abandonnés, 3 (106), pp.15-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1521,51 +1521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l’intervention fait à la recherche dans un contexte de maladie grave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1612,51 +1612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard, Pascal Raggi, Étienne Thévenin (dir.), Corps et machines à l'âge industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Droits entravés, droits abandonnés, 4 (132), pp.85-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1716,519 +1716,519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fonction publique immunisée face au risque amiante ? L’Intersyndicale du Tripode (Nantes) et la reconnaissance des préjudices de santé pendant les années Mitterrand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’amiante, le fonctionnaire et l’européanisation de la contre-expertise. Circulations transnationales de savoirs et mobilisations dans la fonction publique d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Comer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rose et les Verts. Une histoire environnementale de Mai 1981 et des « années Mitterrand »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Syndicalisme et environnement : approches historiques et sociologiques (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'histoire sociale, Nov 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04318687v1</w:t>
+                <w:t xml:space="preserve">halshs-04314179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anxiété au bureau. Usages du préjudice d’anxiété par les (anciens) fonctionnaires du Tripode – Nantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une fonction publique immunisée face au risque amiante ? L’Intersyndicale du Tripode (Nantes) et la reconnaissance des préjudices de santé pendant les années Mitterrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle prévention secondaire pour les retraités à risque de cancer professionnel ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rispop29, Dec 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">La rose et les Verts. Une histoire environnementale de Mai 1981 et des « années Mitterrand »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04318724v1</w:t>
+                <w:t xml:space="preserve">halshs-04318687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toxicité par-delà le travail industriel. Circulation transnationale de l’expertise sur l’amiante dans les administrations publiques, 1975 - années 1990</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’anxiété au bureau. Usages du préjudice d’anxiété par les (anciens) fonctionnaires du Tripode – Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invisibilité de la santé au travail dans le secteur public : une comparaison France / Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Entretiens Jacques Cartier, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Quelle prévention secondaire pour les retraités à risque de cancer professionnel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rispop29, Dec 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04318705v1</w:t>
+                <w:t xml:space="preserve">halshs-04318724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amiante, le fonctionnaire et l’européanisation de la contre-expertise. Circulations transnationales de savoirs et mobilisations dans la fonction publique d’État</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La toxicité par-delà le travail industriel. Circulation transnationale de l’expertise sur l’amiante dans les administrations publiques, 1975 - années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Syndicalisme et environnement : approches historiques et sociologiques (XIXe-XXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'histoire sociale, Nov 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Invisibilité de la santé au travail dans le secteur public : une comparaison France / Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Entretiens Jacques Cartier, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04314179v1</w:t>
+                <w:t xml:space="preserve">halshs-04318705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amiante comme problème d’État. Responsabilités publiques, santé au travail et mobilisations dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les webinaires de Sciences Po Grenoble – UGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Grenoble, May 2022, Grenoble, France</w:t>
@@ -2257,103 +2257,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épidémiologie paritaire ? Luttes de définitions et de savoirs sur les outils de surveillance de la santé dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PRATO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Nov 2021, Paris, France</w:t>
@@ -2376,691 +2376,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un conflit environnemental réactive des protestations passées : le cas d’une contamination à l’amiante à Aulnay-sous-Bois (Seine-Saint-Denis, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment nuancer le caractère dit « local » d’une mobilisation. L’exemple de riverains mobilisés contre les débordements industriels d’une usine de broyage d’amiante, Aulnay (Seine-Saint-Denis, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e biennale de la Société européenne d’histoire environnementale (ESEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tallinn, Estonie</w:t>
+              <w:t xml:space="preserve">Congrès Association française de sociologie, « Classer, déclasser, reclasser »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513575v1</w:t>
+                <w:t xml:space="preserve">halshs-02513596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisations citoyennes et inaction publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quand un conflit environnemental réactive des protestations passées : le cas d’une contamination à l’amiante à Aulnay-sous-Bois (Seine-Saint-Denis, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débordements industriels face à une contamination par l’amiante, mobilisations citoyennes et inaction publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">10e biennale de la Société européenne d’histoire environnementale (ESEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tallinn, Estonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513592v1</w:t>
+                <w:t xml:space="preserve">halshs-02513575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“On ne trouve que si on cherche” : le rôle d’une mobilisation sociale dans la production de la connaissance sur l’existence d’un risque sanitaire lié à l’amiante, Aulnay-sous-Bois en Seine-Saint-Denis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mobilisations citoyennes et inaction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire « Contaminations, environnement, santé et société : de l’évaluation des risques à l’action publique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Débordements industriels face à une contamination par l’amiante, mobilisations citoyennes et inaction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513580v1</w:t>
+                <w:t xml:space="preserve">halshs-02513592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catégorie “cancer professionnel” : une construction conflictuelle. Un éclairage par les archives de la commission des maladies professionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">“On ne trouve que si on cherche” : le rôle d’une mobilisation sociale dans la production de la connaissance sur l’existence d’un risque sanitaire lié à l’amiante, Aulnay-sous-Bois en Seine-Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles (1919-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire « Contaminations, environnement, santé et société : de l’évaluation des risques à l’action publique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513568v1</w:t>
+                <w:t xml:space="preserve">halshs-02513580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment nuancer le caractère dit « local » d’une mobilisation. L’exemple de riverains mobilisés contre les débordements industriels d’une usine de broyage d’amiante, Aulnay (Seine-Saint-Denis, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La catégorie “cancer professionnel” : une construction conflictuelle. Un éclairage par les archives de la commission des maladies professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association française de sociologie, « Classer, déclasser, reclasser »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles (1919-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513596v1</w:t>
+                <w:t xml:space="preserve">halshs-02513568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Réparer” un cancer professionnel : (re) penser la valeur des corps abîmés par le travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’“origine” du cancer : un regard historique sur le facteur professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Primerano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international de sociologie (FISO), La fabrication des corps au XXIe siècle : éduquer, soigner, augmenter, identifier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Épinal, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Briser l’invisibilité des cancers d’origine professionnelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513582v1</w:t>
+                <w:t xml:space="preserve">halshs-02513585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les obstacles au recours au droit à réparation : l’épreuve des preuves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une usine de broyage d’amiante au cœur du bourg : le Comptoir des minéraux et matières premières à Aulnay-sous-Bois (Seine-Saint-Denis). Retour sur une mobilisation de riverains contaminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Briser l’invisibilité des cancers d’origine professionnelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Nuisances industrielles dans et hors de l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513586v1</w:t>
+                <w:t xml:space="preserve">halshs-02513606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une usine de broyage d’amiante au cœur du bourg : le Comptoir des minéraux et matières premières à Aulnay-sous-Bois (Seine-Saint-Denis). Retour sur une mobilisation de riverains contaminés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">“Réparer” un cancer professionnel : (re) penser la valeur des corps abîmés par le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Primerano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Nuisances industrielles dans et hors de l’entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Festival international de sociologie (FISO), La fabrication des corps au XXIe siècle : éduquer, soigner, augmenter, identifier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513606v1</w:t>
+                <w:t xml:space="preserve">halshs-02513582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’“origine” du cancer : un regard historique sur le facteur professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les obstacles au recours au droit à réparation : l’épreuve des preuves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Briser l’invisibilité des cancers d’origine professionnelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Briser l’invisibilité des cancers d’origine professionnelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513585v1</w:t>
+                <w:t xml:space="preserve">halshs-02513586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire du travail : enjeux sur la reconnaissance des maladies professionnelles et leur prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur la régulation, le changement et l’environnement du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3111,51 +3111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Kamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,51 +3206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience du GISCOP93 : de la connaissance à la reconnaissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3320,51 +3320,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourir de son travail aujourd’hui. Enquête sur les cancers d’origine professionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'Atelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782708253926</w:t>
             </w:r>
           </w:p>
@@ -3423,77 +3423,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé au travail et santé environnementale : une cause commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 121 (1), 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3527,636 +3527,636 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de la santé environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°58, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La catégorie « cancer professionnel » : une construction conﬂictuelle. Un éclairage par les archives de la commission des maladies professionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Collection Sciences sociales, 9782356716293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obstacles à la reconnaissance des cancers d’origine professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer et travail : comprendre et agir pour éliminer les cancers professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETUI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-258, 2018, ISBN 978-2-87452-500-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La (non)-reconnaissance des cancers d’origine professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les risques du travail. Pour ne pas perdre sa vie à la gagner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9782707178404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler dans le secteur nucléaire militaire. Étude exploratoire de parcours dans le cadre du dispositif de suivi post-professionnel – TNP post-professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durand-Moreau Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Thébaud-Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHB (Maison des Sciences de l'Homme de Bretagne); Labers. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité de la mise en place d'un dispositif de santé publique autour d'un ancien site industriel de broyage d'amiante : Le Comptoir des minéraux et matières premières (Cmmp) Aulnay-sous-Bois (Seine-Saint-Denis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GISCOP93. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067645v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">halshs-02045299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4174,51 +4174,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les cancers professionnels sont sous-déclarés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4236,51 +4236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cancers d’origine professionnelle en mal de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4343,51 +4343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux, topologie et dimension fractale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4437,51 +4437,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et occultation des cancers professionnels : le droit à réparation à l'épreuve de la pratique (Seine-Saint-Denis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Evry-Val d'Essonne/Université Paris Saclay, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4677,51 +4677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Trois Cent Cinquante Tonnes Et Des Poussi&#232;res" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Leon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carini-Belloni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2024.102608" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tadeo Granda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Guenfoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zk2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.058.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Primerano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4832" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056255ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01673735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgeois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Restivo Lea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.153.0305" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.106.0015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.153.0331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5875" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Kamga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Isnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152734v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/370-mourir-de-son-travail-aujourd-hui-enquete-sur-les-cancers-professionnels--9782708253926.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517238v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Moreau Quentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/cent-ans-de-sous-reconnaissance-des-maladies-professionnelles/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etui.org/fr/Publications2/Livres/Cancer-et-travail-comprendre-et-agir-pour-eliminer-les-cancers-professionnels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02105285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Leon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carini-Belloni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2024.102608" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Trois Cent Cinquante Tonnes Et Des Poussi&#232;res" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0111" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tadeo Granda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Guenfoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zk2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.058.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Primerano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4832" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056255ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01673735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgeois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Restivo Lea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.153.0305" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.106.0015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.153.0331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5875" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513580v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Kamga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Isnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152734v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/370-mourir-de-son-travail-aujourd-hui-enquete-sur-les-cancers-professionnels--9782708253926.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/cent-ans-de-sous-reconnaissance-des-maladies-professionnelles/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etui.org/fr/Publications2/Livres/Cancer-et-travail-comprendre-et-agir-pour-eliminer-les-cancers-professionnels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Moreau Quentin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02105285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>