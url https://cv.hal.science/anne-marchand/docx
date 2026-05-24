--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urologists have a duty to think about occupational urinary cancers</w:t>
+                <w:t xml:space="preserve">La santé des fonctionnaires sous les années Mitterrand. Lutte pour la création d’un CHS au sein d’un bâtiment amianté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Leon</w:t>
+                <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Carini-Belloni</w:t>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The French Journal of Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fjurol.2024.102608⟩</w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (159), pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.159.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106261v1</w:t>
+                <w:t xml:space="preserve">halshs-04318654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des fonctionnaires sous les années Mitterrand. Lutte pour la création d’un CHS au sein d’un bâtiment amianté</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urologists have a duty to think about occupational urinary cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Comer</w:t>
+                <w:t xml:space="preserve">Priscilla Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Benoît Carini-Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (159), pp.111-126. </w:t>
+              <w:t xml:space="preserve">The French Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), pp.102608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.159.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fjurol.2024.102608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04318654v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineurs étrangers, apprentis de tous les risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -426,51 +426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibiliser les jeunes apprentis à la prévention des cancers professionnels : l’intérêt du détour par l’allergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tadeo Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -521,103 +521,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctionnaires, victimes silencieuses du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 121</w:t>
@@ -640,295 +640,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04180571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une épidémiologie paritaire ? Outils, savoirs et luttes de définitions relatifs à la santé au travail des fonctionnaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prévenir les risques du métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouxel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travailler au futur, la revue Taf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier "Travail et santé", 10 (10), pp.42-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04314207v1</w:t>
+                <w:t xml:space="preserve">hal-03825861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir les risques du métier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une épidémiologie paritaire ? Outils, savoirs et luttes de définitions relatifs à la santé au travail des fonctionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoé Rollin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler au futur, la revue Taf</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Risques professionnels : la santé au travail sous surveillance ?, 2-4 (169-170-171), pp.97-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zk2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825861v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04314207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour un décloisonnement scientifique de la santé au travail et de la santé environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121 (1), pp.5-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -975,64 +975,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et environnement : les traces d’une relation à haut risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Sur les traces de la santé environnementale, 1 (58), pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1079,51 +1079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancers professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Primerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schweitzer, Les inspectrices du travail (1878-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Philosopher en féministes, 31 (2), pp.250-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1235,51 +1235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les cancers du travail échappent à la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102 (2), pp.103-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1307,356 +1307,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02045301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir pour chercher, chercher pour agir : introduction aux recherches interventionnelles en SHS sur le cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ce que l’intervention fait à la recherche dans un contexte de maladie grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Restivo Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (3), pp.305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.153.0305⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 27 (3), pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.153.0331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673735v1</w:t>
+                <w:t xml:space="preserve">hal-05441834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail tue… lentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Droits entravés, droits abandonnés, 3 (106), pp.15-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pld.106.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02045310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l’intervention fait à la recherche dans un contexte de maladie grave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agir pour chercher, chercher pour agir : introduction aux recherches interventionnelles en SHS sur le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restivo Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (3), pp.331-338. </w:t>
+              <w:t xml:space="preserve">, 2015, 27 (3), pp.305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.153.0331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.153.0305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441834v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guignard, Pascal Raggi, Étienne Thévenin (dir.), Corps et machines à l'âge industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Droits entravés, droits abandonnés, 4 (132), pp.85-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1722,77 +1722,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amiante, le fonctionnaire et l’européanisation de la contre-expertise. Circulations transnationales de savoirs et mobilisations dans la fonction publique d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Syndicalisme et environnement : approches historiques et sociologiques (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'histoire sociale, Nov 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1811,303 +1811,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04314179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fonction publique immunisée face au risque amiante ? L’Intersyndicale du Tripode (Nantes) et la reconnaissance des préjudices de santé pendant les années Mitterrand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’anxiété au bureau. Usages du préjudice d’anxiété par les (anciens) fonctionnaires du Tripode – Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rose et les Verts. Une histoire environnementale de Mai 1981 et des « années Mitterrand »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Quelle prévention secondaire pour les retraités à risque de cancer professionnel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rispop29, Dec 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04318687v1</w:t>
+                <w:t xml:space="preserve">halshs-04318724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anxiété au bureau. Usages du préjudice d’anxiété par les (anciens) fonctionnaires du Tripode – Nantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une fonction publique immunisée face au risque amiante ? L’Intersyndicale du Tripode (Nantes) et la reconnaissance des préjudices de santé pendant les années Mitterrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle prévention secondaire pour les retraités à risque de cancer professionnel ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rispop29, Dec 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">La rose et les Verts. Une histoire environnementale de Mai 1981 et des « années Mitterrand »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04318724v1</w:t>
+                <w:t xml:space="preserve">halshs-04318687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toxicité par-delà le travail industriel. Circulation transnationale de l’expertise sur l’amiante dans les administrations publiques, 1975 - années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invisibilité de la santé au travail dans le secteur public : une comparaison France / Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Entretiens Jacques Cartier, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2132,103 +2132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amiante comme problème d’État. Responsabilités publiques, santé au travail et mobilisations dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les webinaires de Sciences Po Grenoble – UGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Grenoble, May 2022, Grenoble, France</w:t>
@@ -2257,103 +2257,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épidémiologie paritaire ? Luttes de définitions et de savoirs sur les outils de surveillance de la santé dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Trois Cent Cinquante Tonnes Et Des Poussières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PRATO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Nov 2021, Paris, France</w:t>
@@ -2382,51 +2382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment nuancer le caractère dit « local » d’une mobilisation. L’exemple de riverains mobilisés contre les débordements industriels d’une usine de broyage d’amiante, Aulnay (Seine-Saint-Denis, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association française de sociologie, « Classer, déclasser, reclasser »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2445,195 +2445,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02513596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un conflit environnemental réactive des protestations passées : le cas d’une contamination à l’amiante à Aulnay-sous-Bois (Seine-Saint-Denis, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mobilisations citoyennes et inaction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e biennale de la Société européenne d’histoire environnementale (ESEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tallinn, Estonie</w:t>
+              <w:t xml:space="preserve">Débordements industriels face à une contamination par l’amiante, mobilisations citoyennes et inaction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513575v1</w:t>
+                <w:t xml:space="preserve">halshs-02513592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisations citoyennes et inaction publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quand un conflit environnemental réactive des protestations passées : le cas d’une contamination à l’amiante à Aulnay-sous-Bois (Seine-Saint-Denis, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débordements industriels face à une contamination par l’amiante, mobilisations citoyennes et inaction publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">10e biennale de la Société européenne d’histoire environnementale (ESEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tallinn, Estonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513592v1</w:t>
+                <w:t xml:space="preserve">halshs-02513575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“On ne trouve que si on cherche” : le rôle d’une mobilisation sociale dans la production de la connaissance sur l’existence d’un risque sanitaire lié à l’amiante, Aulnay-sous-Bois en Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international interdisciplinaire « Contaminations, environnement, santé et société : de l’évaluation des risques à l’action publique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2658,51 +2658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catégorie “cancer professionnel” : une construction conflictuelle. Un éclairage par les archives de la commission des maladies professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles (1919-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2721,195 +2721,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02513568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’“origine” du cancer : un regard historique sur le facteur professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une usine de broyage d’amiante au cœur du bourg : le Comptoir des minéraux et matières premières à Aulnay-sous-Bois (Seine-Saint-Denis). Retour sur une mobilisation de riverains contaminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Briser l’invisibilité des cancers d’origine professionnelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Nuisances industrielles dans et hors de l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513585v1</w:t>
+                <w:t xml:space="preserve">halshs-02513606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une usine de broyage d’amiante au cœur du bourg : le Comptoir des minéraux et matières premières à Aulnay-sous-Bois (Seine-Saint-Denis). Retour sur une mobilisation de riverains contaminés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’“origine” du cancer : un regard historique sur le facteur professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Nuisances industrielles dans et hors de l’entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Briser l’invisibilité des cancers d’origine professionnelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513606v1</w:t>
+                <w:t xml:space="preserve">halshs-02513585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Réparer” un cancer professionnel : (re) penser la valeur des corps abîmés par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Primerano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2947,51 +2947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les obstacles au recours au droit à réparation : l’épreuve des preuves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Briser l’invisibilité des cancers d’origine professionnelle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3016,51 +3016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire du travail : enjeux sur la reconnaissance des maladies professionnelles et leur prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur la régulation, le changement et l’environnement du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3111,51 +3111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Kamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,51 +3206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience du GISCOP93 : de la connaissance à la reconnaissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3320,51 +3320,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourir de son travail aujourd’hui. Enquête sur les cancers d’origine professionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'Atelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782708253926</w:t>
             </w:r>
           </w:p>
@@ -3423,77 +3423,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé au travail et santé environnementale : une cause commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 121 (1), 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3527,77 +3527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de la santé environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°58, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3654,51 +3654,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catégorie « cancer professionnel » : une construction conﬂictuelle. Un éclairage par les archives de la commission des maladies professionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3740,51 +3740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les obstacles à la reconnaissance des cancers d’origine professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer et travail : comprendre et agir pour éliminer les cancers professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3822,51 +3822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (non)-reconnaissance des cancers d’origine professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques du travail. Pour ne pas perdre sa vie à la gagner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3988,51 +3988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Thébaud-Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHB (Maison des Sciences de l'Homme de Bretagne); Labers. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4076,51 +4076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GISCOP93. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4174,51 +4174,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les cancers professionnels sont sous-déclarés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4236,51 +4236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cancers d’origine professionnelle en mal de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4343,51 +4343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux, topologie et dimension fractale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4437,51 +4437,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et occultation des cancers professionnels : le droit à réparation à l'épreuve de la pratique (Seine-Saint-Denis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Evry-Val d'Essonne/Université Paris Saclay, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4677,51 +4677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Leon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carini-Belloni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2024.102608" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Trois Cent Cinquante Tonnes Et Des Poussi&#232;res" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0111" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tadeo Granda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Guenfoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zk2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.058.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Primerano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4832" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056255ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01673735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgeois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Restivo Lea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.153.0305" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.106.0015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.153.0331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5875" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513580v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Kamga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Isnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152734v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/370-mourir-de-son-travail-aujourd-hui-enquete-sur-les-cancers-professionnels--9782708253926.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/cent-ans-de-sous-reconnaissance-des-maladies-professionnelles/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etui.org/fr/Publications2/Livres/Cancer-et-travail-comprendre-et-agir-pour-eliminer-les-cancers-professionnels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Moreau Quentin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02105285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Trois Cent Cinquante Tonnes Et Des Poussi&#232;res" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.159.0111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Leon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carini-Belloni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2024.102608" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tadeo Granda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Guenfoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314207v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zk2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.058.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Primerano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4832" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056255ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.153.0331" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.106.0015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01673735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgeois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Restivo Lea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.153.0305" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5875" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513580v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Kamga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Isnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152734v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/370-mourir-de-son-travail-aujourd-hui-enquete-sur-les-cancers-professionnels--9782708253926.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04664188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/cent-ans-de-sous-reconnaissance-des-maladies-professionnelles/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etui.org/fr/Publications2/Livres/Cancer-et-travail-comprendre-et-agir-pour-eliminer-les-cancers-professionnels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Moreau Quentin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02105285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>