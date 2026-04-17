--- v0 (2026-03-25)
+++ v1 (2026-04-17)
@@ -334,2173 +334,2173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04347865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’expérience comme ressource alternative pour des femmes des classes populaires ? Passer le diplôme d’Etat d’aide-soignante par VAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les structures du travail, 5 (240), pp.30-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.240.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03503594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur la genèse du métier d’aide-soignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins-Aides-soignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (100), pp.10-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sasoi.2021.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03248558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides-soignantes et infirmières, au cœur de l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.28-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Aides-soignantes et infirmières, au cœur de l’hôpital</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995047v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La bonne volonté sanitaire des classes populaires. Les ménages employés et ouvriers stables face aux médecins et aux normes de santé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Eux/nous/ils, 10 (1), pp.91-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02084819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les relations sont au cœur du travail des soignants : quels sont les apports de l’image pour comprendre le travail en soins palliatifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cesaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier : "La relation soignants/soignés à l'épreuve de l'image", 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur Karen Messing, Souffrances invisibles. Pour une science du travail à l’écoute des gens, Montréal, Ecosociété, 2016, 231 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir ou former ? Enjeux et usages socio-historiques du diplôme d'aide-soignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.243-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.163.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01394349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur Sophie Divay, 2013, Soignantes dans un hôpital local. Des gens de métier confrontés à la rationalisation et à la précarisation, Rennes, Presses de l'EHESP, 216 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.208-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.032.0208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01084133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard sociologique sur les aides-soignantes, au cœur des transformations de l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins-Aides-soignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00789977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur Christian Chevandier, Infirmières parisiennes, 1900-1950, Paris, Publications de la Sorbonne, Coll. Histoire contemporaine, 2011, 311 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (90), pp.149-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00861134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux marges d'une profession : l'intérim infirmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.93-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00697216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un groupe professionnel aux multiples facettes : les infirmières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Divay</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53, pp.28-31</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.7-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Marie Buscatto, La fabrique de l'ethnographe. Dans les rouages du travail organisé, Toulouse, Octares, 2010, 182 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 126, pp.75-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When flexibility diversity becomes socially acceptable : The case of the French hospital industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic and Industrial Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.181-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0143831X10373284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cesaro</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Sarra Mougel, Au chevet de l'enfant malade. Parents-professionnels, un modèle de partenariat ?, Paris, Armand Colin, Coll. Sociétales, 2009, 272 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.569-572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents de service et aides-soignantes en Europe : une comparaison internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'aide-soignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur Pierre Cours-Salies et Stéphane Le Lay (Dir.), Le bas de l'échelle. La construction sociale des situations subalternes, Paris, Erès, 2006, 302 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.123-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'observation directe en sociologie : quelques réflexions méthodologiques à partir de travaux de recherche sur l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90, pp.26-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur Florence Descamps, L'historien, l'archiviste et le magnétophone. De la constitution de la source orale à son exploitation, Paris, Comité pour l'histoire économique de la France, 2001, 864 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 215, pp.96-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50, pp.10-11</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Michel Castra (Ed.). Bien mourir. Sociologie des soins palliatifs?, Paris, PUF, Coll. Lien social, 2003, 365 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (1), pp.145-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu sur Christian Chevandier, Infirmières parisiennes, 1900-1950, Paris, Publications de la Sorbonne, Coll. Histoire contemporaine, 2011, 311 p.</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques questions concernant l'utilisation des &amp;quot;sources orales&amp;quot; à partir d'une enquête sociologique sur le personnel des hôpitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 198, pp.63-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus encore inachevé en France : l'invention du métier d'aide-soignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direction(s) : le mensuel des directeurs du secteur sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climbing invisible ladders : how nurse's aides craft lateral careers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (1), pp.75-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de I. Baszanger, M. Bungener, A. Paillet (Dirs.). Quelle médecine voulons-nous ? Paris : La Dispute, 2002. 249 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (90), pp.149-152</w:t>
+              <w:t xml:space="preserve">, 2004, 57, pp.160-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35, pp.93-114</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Marie Cartier. Les facteurs et leurs tournées. Un service public au quotidien, Paris : La Découverte, Coll. Enquêtes de terrain, 2003, 329 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.771-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35, pp.7-235</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Sabine Fortino, La Mixité au travail, Paris, La Dispute (Le genre du Monde), 2002, 235 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.604-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 126, pp.75-77</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aides-soignantes, catégorie d'assistance aux professionnels : une impossible professionnalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé publique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8-9, pp.203-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une catégorie invisible mais pas sans histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'aide-soignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.12-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...909 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422409v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des hommes dans des &amp;quot;métiers de femmes&amp;quot; : mixité au travail et espaces professionnels dévalorisés</w:t>
               </w:r>
@@ -2771,50 +2771,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05372953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Femmes de ménage, serveuses, vendeuses et secrétaires : des femmes au travail, héroïnes populaires en chansons [communication orale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et travail : reconfigurations d'une relation narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d'études du Réseau OBERT (Observatoire européen des récits du travail), Jun 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04609026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bonne volonté sanitaire et psychologique de ménages stables des classes populaires : une proximité plus grande avec l'injonction à prendre soin de soi ? [communication orale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2823,2080 +2892,2011 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’équipe MEPS (Modes, espaces et processus de socialisation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Max Weber, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04518088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La VAE comme épreuve de vérité pour les faisant fonction d’aide-soignante en Ehpad [communication orale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Collaborations et professionnalisation des métiers d'accompagnement des personnes vieillissantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute école de travail social et de la santé (HETSL), Feb 2024, Lausanne ( CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04445685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire fonction dans un monde professionnalisé : le titre et le poste à l'hôpital [communication orale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Revisiter le travail sociologique de Pierre Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mesopolhis, Sciences Po Aix, Aix-Marseille université, Apr 2024, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04916455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Haute école de travail social et de la santé (HETSL), Feb 2024, Lausanne ( CH), Suisse</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faisant-fonction d’aide-soignante en Ehpad au travers de l’observation des entretiens de VAE [communication orale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Direction générale de la cohésion sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04916482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie des enfants : objectif d’éducation ou variable d’ajustement pour les parents aux prises avec des horaires de travail atypiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politics of Time. Nonstandard work schedules and family life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'études démographiques (INED), Oct 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Journées d'études du Réseau OBERT (Observatoire européen des récits du travail), Jun 2024, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04243016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre escalier à petites marches et pente savonneuse, la VAE du diplôme d’aide-soignante pour des femmes des classes populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e Journées du Longitudinal, Grenoble, Trajectoires et carrières contemporaines : nouvelles perspectives méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut national d'études démographiques (INED), Oct 2023, Aubervilliers (Campus Condorcet), France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03838793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bonne volonté sanitaire des classes populaires. Les ménages ouvriers et employés stables face aux médecins et aux normes sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Journée clermontoise de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03548766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “faisant fonction” d’aide-soignante face à la validation des acquis de l’expérience (VAE) : au risque de l’invalidation par d’autres professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie "Classer, déclasser, reclasser"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La bonne volonté sanitaire des classes populaires. Les ménages ouvriers et employés stables face aux médecins et aux normes sanitaires</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que font les usages du « psy » aux classes populaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Journée clermontoise de la sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international Une société d'individus, c'est-à-dire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERLIS, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nous/eux/je » : les usages sociaux des dispositifs et du registre &amp;quot;psy&amp;quot; par des ménages de classes populaires stables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « "Ça va de soi" : doxa, idéologie dominante, sens commun »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Que font les usages du « psy » aux classes populaires ?</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nous/je : le recours au &amp;quot;psy&amp;quot; pour penser sa position sociale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, CERLIS, Jan 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Vous avez dit « populaire » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Nous/eux/je » : les usages sociaux des dispositifs et du registre &amp;quot;psy&amp;quot; par des ménages de classes populaires stables</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01683505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de la (dé)valorisation de l’expérience des &amp;quot;faisant fonction&amp;quot; d’aide-soignante en EHPAD dans l’accès au diplôme d’Etat d’aide-soignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e rencontres scientifiques de la Caisse Nationale de Solidarité pour l’Autonomie (CNSA) Handicap et perte d’autonomie : de l’expérience à l’expertise : mieux mobiliser les savoirs expérientiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous&amp;quot; sommes malades, &amp;quot;ils&amp;quot; nous soignent. Des ménages de classes populaires stables face aux médecins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « "Ça va de soi" : doxa, idéologie dominante, sens commun »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe de recherche PrevER (Prévention, Expériences et représentations)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Nous/je : le recours au &amp;quot;psy&amp;quot; pour penser sa position sociale »</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01664758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hôpital comme espace de travail vu par ses marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Colloque international du DIM-GESTES : Travail et santé au travail : perspectives pluridisciplinaires et internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir ou former ? Enjeux et usages socio-historiques du diplôme d'aide-soignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop international« Aides-soignantes, auxiliaires polyvalentes et préposées aux bénéficiaires. Des métiers révélateurs des transformations du travail d’aide et de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute ecole de santé de Vaud, Lausanne, Mar 2015, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01130806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aides-soignantes : regard sociologique sur une profession en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Rencontres aides-soignantes du Languedoc-Roussillon, 22-23 Mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une production publique de médicaments en contrepoint ou en appui de la production privée ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études « Les travailleurs du médicament »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PraTO-CRH, CLERSE, CSU-CRESPPA, LAMES, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01084128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux marges d'une profession : l'intérim infirmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Le groupe professionnel des infirmières aujourd'hui, organisée par le RT1 de l'AFS "Savoirs, travail, professions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00789972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard sociologique sur les aides-soignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour la journée de formation du Groupe d'études, de recherche et d'action pour la formation d'aides-soignants (GERACFAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les préparations hospitalières, des médicaments mis à disposition des malades sans être mis sur le marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Congrès sur la Chaîne des médicaments : La vie du médicament : Conception, usages, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00619043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des professions hospitalières discrètes : les aides-soignantes et les agents de service des hôpitaux français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des professions hospitalières discrètes : les aides-soignantes et les agents de service des hôpitaux français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00585726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie du travail, histoire et histoires de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'héritage interactionniste en sociologie du travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lausannne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00630366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cheminements longs en sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cheminements longs en sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.11-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00449863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de médicaments produits industriellement à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e congrès international « La Chaîne des médicaments »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Milan, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00537941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre armée de réserve et liste d'attente : les employées du secteur hospitalier à l'aune de la sécurisation des parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Journées du longitudinal, « Ruptures, irréversibilités et imbrications de trajectoires : comment sécuriser les parcours professionnels ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00335062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes et Femmes aides-soignants : deux métiers différents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Dynamiques professionnelles dans le champs de la santé". Session "Du genre et des professions de santé", DREES-MIRE, Paris, 23-24 mai 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière les façades haussmaniennes : la prostitution privée de rue (début XXème siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Les sciences sociales dans la rue. Dynamiques sociales et renouvellement urbain au centre de Marseille" (organisée dans le cadre de la fête de la Science, MMSH, Aix-en-Provence, 11 octobre 2004.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elites médicales et quartiers populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Les sciences sociales dans la rue. Dynamiques sociales et renouvellement urbain au centre de Marseille" (organisée dans le cadre de la fête de la Science, MMSH, Aix-en-Provence, 11 octobre 2004.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...922 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005643v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7016,50 +7016,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Deuxième partie : Le rôle des usagers dans l'évaluation des pratiques et la relégitimation de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Le Bianic, Antoine Vion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action publique et légitimités professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Ed. LGDJ, pp.107-112, 2008, Droit et société. Série politique ; 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Good jobs, hard work ? The employment model of NA and ASH in French hospitals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7111,130 +7184,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroli E., Gautié J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low wage work in France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Russel Sage, pp.127-167, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00332603v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00405685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infirmière et aide-soignante</w:t>
               </w:r>
@@ -7964,51 +7964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138r3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04517433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12344" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.172.0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2021.03.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.240.0030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995047v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechien Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3387" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.163.0241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.032.0208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Causse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X10373284" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Angeloff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706665v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.armand-colin.com/lobservation-directe-5e-ed-9782200631246" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lobservation-directe-4e-ed-9782200601737" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cohen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182518v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Subaltern-Workers-in-Contemporary-France-To-Be-like-Everyone-Else/Masclet-Amosse-Bernard-Cartier-Lechien-Schwartz-Siblot/p/book/9781032360577" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119810v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/etre-comme-tout-le-monde/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066678v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/parutions/sante-mentale/clinique-du-travail/p3508-travailleurs-du-medicament-les-.htm" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005146v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005652v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138r3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04517433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12344" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.172.0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.240.0030" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2021.03.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995047v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechien Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3387" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.163.0241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.032.0208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Causse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X10373284" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Angeloff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706665v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.armand-colin.com/lobservation-directe-5e-ed-9782200631246" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lobservation-directe-4e-ed-9782200601737" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cohen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182518v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Subaltern-Workers-in-Contemporary-France-To-Be-like-Everyone-Else/Masclet-Amosse-Bernard-Cartier-Lechien-Schwartz-Siblot/p/book/9781032360577" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119810v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/etre-comme-tout-le-monde/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066678v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/parutions/sante-mentale/clinique-du-travail/p3508-travailleurs-du-medicament-les-.htm" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005146v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005652v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>