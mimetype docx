--- v1 (2026-04-17)
+++ v2 (2026-05-07)
@@ -490,852 +490,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03248558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La bonne volonté sanitaire des classes populaires. Les ménages employés et ouvriers stables face aux médecins et aux normes de santé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Eux/nous/ils, 10 (1), pp.91-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02084819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aides-soignantes et infirmières, au cœur de l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Divay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les relations sont au cœur du travail des soignants : quels sont les apports de l’image pour comprendre le travail en soins palliatifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier : "La relation soignants/soignés à l'épreuve de l'image", 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur Karen Messing, Souffrances invisibles. Pour une science du travail à l’écoute des gens, Montréal, Ecosociété, 2016, 231 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir ou former ? Enjeux et usages socio-historiques du diplôme d'aide-soignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.243-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.163.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01394349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur Sophie Divay, 2013, Soignantes dans un hôpital local. Des gens de métier confrontés à la rationalisation et à la précarisation, Rennes, Presses de l'EHESP, 216 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.208-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.032.0208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01084133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard sociologique sur les aides-soignantes, au cœur des transformations de l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins-Aides-soignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00789977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur Christian Chevandier, Infirmières parisiennes, 1900-1950, Paris, Publications de la Sorbonne, Coll. Histoire contemporaine, 2011, 311 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (90), pp.149-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00861134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un groupe professionnel aux multiples facettes : les infirmières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Eux/nous/ils, 10 (1), pp.91-110</w:t>
+                <w:t xml:space="preserve">Sophie Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.7-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux marges d'une profession : l'intérim infirmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.93-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...444 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00697216v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-02171399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Marie Buscatto, La fabrique de l'ethnographe. Dans les rouages du travail organisé, Toulouse, Octares, 2010, 182 p.</w:t>
               </w:r>
@@ -2840,50 +2840,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04609026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La VAE comme épreuve de vérité pour les faisant fonction d’aide-soignante en Ehpad [communication orale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Collaborations et professionnalisation des métiers d'accompagnement des personnes vieillissantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute école de travail social et de la santé (HETSL), Feb 2024, Lausanne ( CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04445685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire fonction dans un monde professionnalisé : le titre et le poste à l'hôpital [communication orale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Revisiter le travail sociologique de Pierre Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mesopolhis, Sciences Po Aix, Aix-Marseille université, Apr 2024, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04916455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bonne volonté sanitaire et psychologique de ménages stables des classes populaires : une proximité plus grande avec l'injonction à prendre soin de soi ? [communication orale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2892,911 +3030,773 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’équipe MEPS (Modes, espaces et processus de socialisation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Max Weber, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04518088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Haute école de travail social et de la santé (HETSL), Feb 2024, Lausanne ( CH), Suisse</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faisant-fonction d’aide-soignante en Ehpad au travers de l’observation des entretiens de VAE [communication orale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Direction générale de la cohésion sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mesopolhis, Sciences Po Aix, Aix-Marseille université, Apr 2024, Aix-en -Provence, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04916482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie des enfants : objectif d’éducation ou variable d’ajustement pour les parents aux prises avec des horaires de travail atypiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politics of Time. Nonstandard work schedules and family life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'études démographiques (INED), Oct 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04243016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre escalier à petites marches et pente savonneuse, la VAE du diplôme d’aide-soignante pour des femmes des classes populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e Journées du Longitudinal, Grenoble, Trajectoires et carrières contemporaines : nouvelles perspectives méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut national d'études démographiques (INED), Oct 2023, Aubervilliers (Campus Condorcet), France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03838793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bonne volonté sanitaire des classes populaires. Les ménages ouvriers et employés stables face aux médecins et aux normes sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Journée clermontoise de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03548766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “faisant fonction” d’aide-soignante face à la validation des acquis de l’expérience (VAE) : au risque de l’invalidation par d’autres professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie "Classer, déclasser, reclasser"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La bonne volonté sanitaire des classes populaires. Les ménages ouvriers et employés stables face aux médecins et aux normes sanitaires</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que font les usages du « psy » aux classes populaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Journée clermontoise de la sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international Une société d'individus, c'est-à-dire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERLIS, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nous/eux/je » : les usages sociaux des dispositifs et du registre &amp;quot;psy&amp;quot; par des ménages de classes populaires stables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « "Ça va de soi" : doxa, idéologie dominante, sens commun »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Que font les usages du « psy » aux classes populaires ?</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nous/je : le recours au &amp;quot;psy&amp;quot; pour penser sa position sociale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, CERLIS, Jan 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Vous avez dit « populaire » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Nous/eux/je » : les usages sociaux des dispositifs et du registre &amp;quot;psy&amp;quot; par des ménages de classes populaires stables</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01683505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de la (dé)valorisation de l’expérience des &amp;quot;faisant fonction&amp;quot; d’aide-soignante en EHPAD dans l’accès au diplôme d’Etat d’aide-soignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e rencontres scientifiques de la Caisse Nationale de Solidarité pour l’Autonomie (CNSA) Handicap et perte d’autonomie : de l’expérience à l’expertise : mieux mobiliser les savoirs expérientiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous&amp;quot; sommes malades, &amp;quot;ils&amp;quot; nous soignent. Des ménages de classes populaires stables face aux médecins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du groupe de recherche PrevER (Prévention, Expériences et représentations)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5792,51 +5792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aides-soignantes et infirmières au cœur de l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Divay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Frouard et Catherine Halpern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé. Un enjeu de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, Sciences humaines, pp.87-91, 2021, 9782361066390</w:t>
@@ -7220,51 +7220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infirmière et aide-soignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7964,51 +7964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138r3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04517433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12344" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.172.0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.240.0030" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2021.03.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995047v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechien Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3387" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.163.0241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.032.0208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Causse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X10373284" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Angeloff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706665v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.armand-colin.com/lobservation-directe-5e-ed-9782200631246" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lobservation-directe-4e-ed-9782200601737" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cohen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182518v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Subaltern-Workers-in-Contemporary-France-To-Be-like-Everyone-Else/Masclet-Amosse-Bernard-Cartier-Lechien-Schwartz-Siblot/p/book/9781032360577" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119810v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/etre-comme-tout-le-monde/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066678v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/parutions/sante-mentale/clinique-du-travail/p3508-travailleurs-du-medicament-les-.htm" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005146v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005652v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138r3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04517433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12344" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.172.0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.240.0030" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2021.03.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechien Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995047v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3387" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.163.0241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.032.0208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bourret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Causse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X10373284" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Angeloff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706665v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.armand-colin.com/lobservation-directe-5e-ed-9782200631246" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lobservation-directe-4e-ed-9782200601737" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cohen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182518v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Subaltern-Workers-in-Contemporary-France-To-Be-like-Everyone-Else/Masclet-Amosse-Bernard-Cartier-Lechien-Schwartz-Siblot/p/book/9781032360577" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119810v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/etre-comme-tout-le-monde/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066678v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734703v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/parutions/sante-mentale/clinique-du-travail/p3508-travailleurs-du-medicament-les-.htm" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005146v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005652v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>